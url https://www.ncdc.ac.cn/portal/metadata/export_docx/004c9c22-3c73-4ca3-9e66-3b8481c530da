--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff data set of Pailugou watershed in Qilian Mountains (1996-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山排露沟流域河川径流量数据集（1996-2015）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Qilian_WRCF.db0004.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff data set of Pailugou watershed in Qilian Mountains (1996-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Qilian_WRCF.2021.2</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Qilian_WRCF.db0004.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Qilian_WRCF.2021.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the runoff data of Pailugou watershed in Qilian Mountains from 1996 to 2015. The weir is located in MATI Township, Sunan Yugur Autonomous County, Zhangye City, Gansu Province, with longitude and latitude of 100.29 ° e, 38.56 ° n, altitude of 2658m and drainage area of 2.73km2. The dataset contains one excel file. </w:t>
+        <w:t xml:space="preserve">本数据集为1996-2015年祁连山排露沟流域河川径流量数据。测流堰位于甘肃省张掖市肃南裕固族自治县马蹄乡，经纬度为100.29°E，38.56°N，海拔2658m，流域面积2.73km2。数据集共包含1个Excel文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data of the data set is manual observation data, which is observed three times at 8:00, 14:00 and 20:00 every day. The drainage area is 2.73km2, and the observation facility is a triangular weir with a mouth of 60 degrees. Daily observed daily discharge (mm).</w:t>
+        <w:t xml:space="preserve">该数据集数据为人工观测数据，每日8时、14时、20时观测3次。流域面积2.73km2,观测设施为三角形测流堰，三角形堰口为60度。每日观测日流量(mm）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">From May to September, the water level of the weir was observed three times at 8:00, 14:00 and 20:00 every day, and then the runoff of the day was obtained by calculating the parameters; From January to April and from October to December, due to icing, the volumetric method is used to observe the daily flow at 14:00 every 5 days.</w:t>
+        <w:t xml:space="preserve">5-9月，每日8时、14时、20时观测3次测流堰水位，再通过计算参数获得当日径流量；1-4月，10-12月，由于结冰，采用容积法每5日的14时观测1次，通过计算获得当日流量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Due to the lack of observation or freezing and other reasons, the data of individual years are missing. Please process them according to the need. The observation process is standard, the data is reliable and the data quality is good. </w:t>
+        <w:t xml:space="preserve">由于断流或封冻无法观测及其它原因，个别年份数据有缺失，使用时请根据需要进行处理。观测流程规范，数据可靠，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1996/08/01-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1996/08/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Flow measuring weir in Pailugou watershed of Qilian Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山排露沟流域测流堰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2658.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2658.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2658.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:192.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Runoff, water level, basin area</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">径流量, 水位, 流域面积</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountain,  Pailugou Basin,  Flow measuring weir </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山,  排露沟流域,  测流堰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Rongxin,  JING Wenmao,  ,   </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王荣新,  敬文茂,  赵维俊,  王顺利 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Rongxin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王荣新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Rongxin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王荣新</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Rongxin, JING Wenmao, , . Runoff data set of Pailugou watershed in Qilian Mountains (1996-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Qilian_WRCF.2021.2.</w:t>
+        <w:t xml:space="preserve">王荣新,敬文茂,赵维俊,王顺利. 祁连山排露沟流域河川径流量数据集（1996-2015）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Qilian_WRCF.2021.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>