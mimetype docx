--- v0 (2026-05-05)
+++ v1 (2026-08-03)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域Landsat ETM+遥感影像数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The Landsat ETM+ images of Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Landsat ETM+ images of Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0033.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0033.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2021.837</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1999年4月，Landsat 7发射升空，作为对Landsat系列的补充与增强，其携带的传感器为ETM+，它的各波段参数接近于Landsat 5，但增加了分辨率为15m的全色波段，热红外波段的分辨率提高到60m。 黑河流域目前共有ETM+数据85景。数据获取时间分别为1999-07-07， 1999-09-23（2景）， 1999-10-18， 1999-11-26， 2000-01-20， 2000-04-20， 2000-05-06（2景）， 2000-05-20， 2000-06-14（2景）， 2000-07-07（2景）， 2000-07-08， 2000-08-10， 2000-10-02， 2000-10-11， 2000-10-13， 2001-05-25， 2001-07-03， 2001-08-20（2景）， 2001-10-23， 2002-05-03， 2002-05-28， 2002-06-13， 2002-06-29， 2002-07-24， 2004-12-11，2005-07-23， 2005-09-09， 2005-10-09， 2006-05-07， 2006-05-21, 2006-06-24，2006-07-26， 2006-08-25，2006-12-01， 2007-08-12，2008-01-05， 2008-02-06，2008-03-25， 2008-05-10，2008-05-19， 2008-05-28，2008-06-04， 2008-07-15（2景）， 2008-07-22，2008-08-16（4景）， 2008-08-30， 2008-09-08， 2008-09-15， 2008-09-17， 2008-10-01， 2008-10-10（2景）， 2008-10-19（3景），2008-10-26（3景）， 2008-11-02， 2008-11-04（4景），2008-11-18，2008-11-20（4景），2008-11-27（3景）， 2008-12-04， 2008-12-06， 2008-12-13（3景）。</w:t>
+        <w:t xml:space="preserve">In April 1999, Landsat 7 was launched as a supplement and enhancement to the Landsat series, carrying sensors such as ETM+. Its various band parameters were close to Landsat 5, but a panchromatic band with a resolution of 15m was added, and the resolution in the thermal infrared band was increased to 60m There are currently 85 ETM+data views in the Heihe River Basin. The data acquisition times were 1999-07-071999-09-23 (2 scenes), 1999-10-10-181999-11-262000-01-202000-04-202000-05-06 (2 scenes), 2000-05-202000-06-14 (2 scenes), 2000-07-07 (2 scenes), 2000-07-082000-08-102000-102000-10 112000-10 132001-05-252001-07-032001 08-20 (2 scenes), 2001-10-232002-02-02-28202-06-1322002-06-29, 2002 07 242004 12 112005 07 232005 09 092005 10 092006 05 072006 05 21, 2006 06 242006 07 262006 08 252006 12 012007 08 122008 01 052008 02 062008 03 252008 05 102008 05 192008 05 282008 06 042008 07 15 (2 shots), 2008 07 222008 08 16 (4 shots), 2008 08 302008 09 082008 09 152008 09 1720088 10-01, 2008-10-10 (2 scenes), 2008-10-19 (3 scenes), 2008-10-26 (3 scenes), 2008-11-02, 2008-11-04 (4 scenes), 2008-11-18, 2008-11-20 (4 scenes), 2008-11-27 (3 scenes), 2008-12-04, 2008-12-06, 2008-12-13 (3 scenes) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Landsat 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始影像，未经过处理。</w:t>
+        <w:t xml:space="preserve">Original image, unprocessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/07/07-2008/12/13</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1999/07/07-2008/12/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.2 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Raster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">ETM, 遥感影像, Landsat</w:t>
+        <w:t xml:space="preserve">Theme:ETM, Remote sensing image, Landsat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999 2008</w:t>
+        <w:t xml:space="preserve">Time:1999 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+        <w:t xml:space="preserve">contacts:Heihe Plan Data Management Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡宁科  </w:t>
+        <w:t xml:space="preserve">author:Hu ningke </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 黑河流域Landsat ETM+遥感影像数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.837.</w:t>
+        <w:t xml:space="preserve">WU Lizong. The Landsat ETM+ images of Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.837.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>