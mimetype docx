--- v0 (2026-05-04)
+++ v1 (2026-08-03)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：预试验期冰沟流域加密观测区雪密度观测数据集（2007年12月6日和10日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: snow density observation data set in intensive observation area of Binggou basin during the pre-test period (December 6 and 10, 2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: snow density observation data set in intensive observation area of Binggou basin during the pre-test period (December 6 and 10, 2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1793.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1793.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1784</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007年12月6日和2007年12月10日在冰沟流域加密观测区进行的雪密度观测，目的是调查该地区的积雪分层信息，获取该地区积雪密度，为遥感反演和模型提供可靠的数据集。   观测内容包括：   1）积雪分层密度观测：观测方法为雪铲称重法进行。预试验采用10cm间隔进行分层密度测量，10cm以内测一层，大于10cm依次分层测量。   2）除密度外，还包括BG-A的雪深及雪温度、雪土界面温度、雪粒径测量。 其中2007年12月6日在BG-A测量，2007年12月10日分别在BG-B、BG-C、BG-D样地进行。该数据集包括原始数据和预处理数据，并包括如下辅助信息：GPS点，雪铲定标数据。</w:t>
+        <w:t xml:space="preserve">The purpose of snow density observation in the intensive observation area of Binggou basin on December 6, 2007 and December 10, 2007 is to investigate the snow stratification information in this area, obtain the snow density in this area, and provide a reliable data set for remote sensing inversion and model. Observation contents include: 1) Snow layered density observation: the observation method is snow shovel weighing method. The pre-test adopts the layered density measurement at an interval of 10cm, one layer within 10cm and more than 10cm. 2) In addition to the density, it also includes the measurement of snow depth and snow temperature, snow soil interface temperature and snow particle size of bg-a. It was measured at bg-a on December 6, 2007 and at bg-b, bg-c and bg-d sample plots on December 10, 2007. The data set includes original data and preprocessed data, and includes the following auxiliary information: GPS points, snow shovel calibration data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007年12月6日和2007年12月10日在冰沟流域加密观测区进行的雪密度观测，目的是调查该地区的积雪分层信息，获取该地区积雪密度，为遥感反演和模型提供可靠的数据集。</w:t>
+        <w:t xml:space="preserve">  The purpose of snow density observation in the intensive observation area of Binggou basin on December 6, 2007 and December 10, 2007 is to investigate the snow stratification information in this area, obtain the snow density in this area, and provide a reliable data set for remote sensing inversion and model.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1）积雪分层密度观测：观测方法为雪铲称重法进行。预试验采用10cm间隔进行分层密度测量，10cm以内测一层，大于10cm依次分层测量。   2）除密度外，还包括BG-A的雪深及雪温度、雪土界面温度、雪粒径测量。其中2007年12月6日在BG-A测量，2007年12月10日分别在BG-B、BG-C、BG-D样地进行。</w:t>
+        <w:t xml:space="preserve">  1) Snow layered density observation: the observation method is snow shovel weighing method. The pre-test adopts the layered density measurement at an interval of 10cm, one layer within 10cm and more than 10cm.   2) In addition to the density, it also includes the measurement of snow depth and snow temperature, snow soil interface temperature and snow particle size of bg-a. It was measured at bg-a on December 6, 2007 and at bg-b, bg-c and bg-d sample plots on December 10, 2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/12/06-2007/12/10</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/12/06-2007/12/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,上游寒区水文试验区,冰沟流域加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region hydrological test area, Binggou basin intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">87.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:87.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">积雪深度, 雪, 雪粒径, 雪密度</w:t>
+        <w:t xml:space="preserve">Theme:Snow depth, snow, snow particle size, snow density</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007</w:t>
+        <w:t xml:space="preserve">Time:2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰沟流域加密观测区,  黑河流域,  上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Intensive observation area in Binggou basin,  Heihe River Basin,  hydrological test area in the upstream cold area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郝晓华 </w:t>
+        <w:t xml:space="preserve">contributors:HAO Xiaohua  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郝晓华  </w:t>
+        <w:t xml:space="preserve">author:HAO Xiaohua  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HAO Xiaohua  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郝晓华. 黑河综合遥感联合试验：预试验期冰沟流域加密观测区雪密度观测数据集（2007年12月6日和10日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1784.</w:t>
+        <w:t xml:space="preserve">HAO Xiaohua . Heihe River Integrated Remote Sensing joint experiment: snow density observation data set in intensive observation area of Binggou basin during the pre-test period (December 6 and 10, 2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1784.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>