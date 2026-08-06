--- v0 (2026-06-20)
+++ v1 (2026-08-06)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于微剂量学蒙特卡罗模拟的重离子生物有效剂量精确计算方法</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">An accurate method for calculating biological effective doses of therapeutic heavy ions based on microdosimetric Monte Carlo simulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">An accurate method for calculating biological effective doses of therapeutic heavy ions based on microdosimetric Monte Carlo simulation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db4031.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db4031.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4031.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该文章在蒙特卡罗(MC)模拟当中引入理想组织等效正比计数器(Ideal TEPC),采用Ideal TEPC与MC模拟方法对能量为330 MeV/u具有6 cm展宽Bragg峰(SOBP)的碳离子束生物有效剂量进行计算，结果显示Ideal TEPC结合MC模拟能够准确计算重离子的生物有效剂量,有效避免TEPC壁引起的辐射场畸变,结构材料所产生的δ电子对线能谱的影响,以及实验中位置的偏差,具有良好的移植性。</w:t>
+        <w:t xml:space="preserve">In this paper, the ideal tissue equivalent proportional counter (ideal TEPC) is introduced into Monte Carlo (MC) simulation. The ideal TEPC and MC simulation methods are used to calculate the biological effective dose of 330 MeV / u carbon ion beam with 6 cm Bragg peak (SOBP). The results show that the ideal TEPC combined with MC simulation can accurately calculate the biological effective dose of heavy ions, The distortion of radiation field caused by TEPC wall is avoided, and the distortion of radiation field caused by structural material is avoided δ The influence of electron on the line energy spectrum and the position deviation in the experiment have good portability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于大量辐射生物学实验数据。</w:t>
+        <w:t xml:space="preserve">The data come from a large number of radiation biology experimental data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ideal TEPC与MC模拟方法</w:t>
+        <w:t xml:space="preserve">Ideal TEPC and MC simulation method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">来源于实验研究，数据良好</w:t>
+        <w:t xml:space="preserve">From the experimental study, the data is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2019/04/10</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2019/04/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">微剂量学, 生物有效剂量, 微剂量动力学模型, 重离子治疗, 蒙特卡罗模拟</w:t>
+        <w:t xml:space="preserve">Theme:Microdosimetry, biologically effective dose, microdose kinetic model, heavy ion therapy, Monte Carlo simulation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青  </w:t>
+        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 基于微剂量学蒙特卡罗模拟的重离子生物有效剂量精确计算方法. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4031.2023.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. An accurate method for calculating biological effective doses of therapeutic heavy ions based on microdosimetric Monte Carlo simulation. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4031.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>