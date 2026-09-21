--- v1 (2026-08-06)
+++ v2 (2026-09-21)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">An accurate method for calculating biological effective doses of therapeutic heavy ions based on microdosimetric Monte Carlo simulation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于微剂量学蒙特卡罗模拟的重离子生物有效剂量精确计算方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db4031.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">An accurate method for calculating biological effective doses of therapeutic heavy ions based on microdosimetric Monte Carlo simulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4031.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db4031.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4031.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this paper, the ideal tissue equivalent proportional counter (ideal TEPC) is introduced into Monte Carlo (MC) simulation. The ideal TEPC and MC simulation methods are used to calculate the biological effective dose of 330 MeV / u carbon ion beam with 6 cm Bragg peak (SOBP). The results show that the ideal TEPC combined with MC simulation can accurately calculate the biological effective dose of heavy ions, The distortion of radiation field caused by TEPC wall is avoided, and the distortion of radiation field caused by structural material is avoided δ The influence of electron on the line energy spectrum and the position deviation in the experiment have good portability. </w:t>
+        <w:t xml:space="preserve">该文章在蒙特卡罗(MC)模拟当中引入理想组织等效正比计数器(Ideal TEPC),采用Ideal TEPC与MC模拟方法对能量为330 MeV/u具有6 cm展宽Bragg峰(SOBP)的碳离子束生物有效剂量进行计算，结果显示Ideal TEPC结合MC模拟能够准确计算重离子的生物有效剂量,有效避免TEPC壁引起的辐射场畸变,结构材料所产生的δ电子对线能谱的影响,以及实验中位置的偏差,具有良好的移植性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data come from a large number of radiation biology experimental data.</w:t>
+        <w:t xml:space="preserve">数据来源于大量辐射生物学实验数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ideal TEPC and MC simulation method</w:t>
+        <w:t xml:space="preserve">Ideal TEPC与MC模拟方法</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">From the experimental study, the data is good </w:t>
+        <w:t xml:space="preserve">来源于实验研究，数据良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2019/04/10</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2019/04/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Microdosimetry, biologically effective dose, microdose kinetic model, heavy ion therapy, Monte Carlo simulation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">微剂量学, 生物有效剂量, 微剂量动力学模型, 重离子治疗, 蒙特卡罗模拟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. An accurate method for calculating biological effective doses of therapeutic heavy ions based on microdosimetric Monte Carlo simulation. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4031.2023.</w:t>
+        <w:t xml:space="preserve">肖国青. 基于微剂量学蒙特卡罗模拟的重离子生物有效剂量精确计算方法. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4031.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>