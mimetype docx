--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木盆地泥盆纪东河塘组TZ4井测井数据集（2009-2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Well logging data set of TZ4 wells in the Devonian Donghetang Formation, Tarim Basin (2009-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Well logging data set of TZ4 wells in the Devonian Donghetang Formation, Tarim Basin (2009-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.xda14.db6395.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.xda14.db6395.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.XDA14.DB6395.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于岩性识别方法的岩层智能识别方法是基于机器学习分类算法，可以对测井数据和测井图进行分类和识别，有效地学习和记忆储层中岩层的特征。   基于岩性识别方法的岩层智能识别方法是基于机器学习分类算法，可以对测井数该方法可以比较吸附岩体、决策树、随机森林和SVM四种算法，选择出最高的岩性识别精度。为满足识别精度、效率等要求提供重要依据，对测井数据的自动解释和计算机的地层自识别具有重要意义。   TZA井位于塔里木盆地。其所在位置为泥盆纪东河塘组，含细砂岩等三种岩性。</w:t>
+        <w:t xml:space="preserve">Intelligent recognition method of rock formation based on lithology recognition method is based on machine learning classification algorithm, which can classify and recognize logging data and logging map, and effectively learn and memorize the characteristics of rock formations in the reservoir. The rock formation intelligent recognition method based on lithology recognition method is based on machine learning classification algorithm, which can classify and recognize the logging data and logging charts The method can compare four algorithms, namely, adsorbed rock body, decision tree, random forest, and SVM, and select the highest lithology recognition accuracy. To meet the recognition accuracy, efficiency and other requirements to provide an important basis for the automatic interpretation of logging data and computerized stratigraphic self-recognition is of great significance. The TZA well is located in the Tarim Basin. Its location is Devonian Donghetang Formation, which contains three lithologies including fine sandstone. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验测得。</w:t>
+        <w:t xml:space="preserve">  Experimentally measured.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为了探讨不同算法对精度的影响，采用50%的训练比和8个测井数据对TZ4井进行了测试。在总数据集上的训练数据量对训练精度的影响较大。采用五组场景来调查不同的训练比例对预测结果的影响。采用决策树算法和8个日志数据来改变训练数据的比例。</w:t>
+        <w:t xml:space="preserve">  In order to explore the effect of different algorithms on the accuracy, the TZ4 wells were tested using a 50% training ratio and eight logs. The amount of training data on the total dataset has a large impact on the training accuracy. Five sets of scenarios were used to investigate the effect of different training ratios on the prediction results. A decision tree algorithm and eight log data were used to vary the ratio of training data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  每个案例都被测试了10次，并取平均值以减少误差。根据不同训练集体积的典型结果发现只训练总数据集的30%，准确率可以达到80%以上。此外为探讨不同测井参数对精度的影响，采用决策树算法和50%的训练比例进行了多组场景分析。   通过添加测井参数的数量来测试参数对模型的影响，可以得到通过测井参数的增加，模型的准确率之间提高，最终准确率可以达到90%以上。</w:t>
+        <w:t xml:space="preserve">  Each case was tested 10 times and averaged to minimize error. Typical results based on different training set volumes found that by training only 30% of the total dataset, the accuracy can reach more than 80%. In addition to explore the effect of different logging parameters on accuracy, multiple sets of scenarios were analyzed using a decision tree algorithm and a 50% training ratio.   By adding the number of logging parameters to test the effect of parameters on the model, it can be obtained that through the increase of logging parameters, the accuracy of the model is improved between, and the final accuracy can reach more than 90%. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔里木盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泥盆纪东河塘组, 测井曲线, 油气测井, 塔里木盆地, 岩性识别</w:t>
+        <w:t xml:space="preserve">Theme:Devonian Donghetang Formation, logging curve, oil and gas logging, Tarim Basin, lithology identification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009 2010 2011 2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈冬 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Dong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈冬  </w:t>
+        <w:t xml:space="preserve">author:CHEN Dong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Dong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA14000000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">智能导钻技术装备体系与相关理论研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA14040000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">超深层导向钻井关键技术 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Key technologies for ultra-deep guided drilling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈冬. 塔里木盆地泥盆纪东河塘组TZ4井测井数据集（2009-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.XDA14.DB6395.2024.</w:t>
+        <w:t xml:space="preserve">CHEN Dong. Well logging data set of TZ4 wells in the Devonian Donghetang Formation, Tarim Basin (2009-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.XDA14.DB6395.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>