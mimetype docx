--- v0 (2026-05-22)
+++ v1 (2026-08-22)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河流域各地区环境投资统计数据（2003-2017年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of environmental investment in Weihe River Basin (2003-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of environmental investment in Weihe River Basin (2003-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0006.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0006.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要收集了渭河流域各地区（以省级为单位，含陕西省、甘肃省、宁夏回族自治区）2003～2017年环境投资数据。数据主要来源于《中国环境统计年鉴》。   数据集命名：各地区环境污染治理投资情况.xlsx、各地区城镇环境基础设施建设投资情况.xlsx、各地区工业污染治理投资完成情况.xlsx、各地区林业投资资金来源情况.xlsx、各地区林业投资完成情况.xlsx。   数据统计信息：   1.各地区环境污染治理投资情况统计信息：   地区：陕西省、甘肃省、宁夏回族自治区。   年份：2003-2017。   环境污染治理投资总额（包括城镇环境基础设施建设投资、工业污染源治理投资、当年完成环保验收项目环保投资）（亿元）；环境污染治理投资占GDP比重(%)。   2.各地区城镇环境基础设施建设投资情况统计信息：   地区：陕西省、甘肃省、宁夏回族自治区。   年份：2003-2017。   各地区城镇环境基础设施建设投资情况：投资总额（包括燃气、集中供热、排水、园林绿化、市容环境卫生），单位：亿元。   3.各地区工业污染治理投资完成情况统计信息：   地区：陕西省、甘肃省、宁夏回族自治区。   年份：2003-2017。   污染治理项目本年完成投资（包括治理废水、治理废气、治理固体废物、治理噪声、治理其他），单位：万元。   4.各地区林业投资资金来源情况统计信息：   地区：陕西省、甘肃省、宁夏回族自治区。   年份：2003-2012。   合计（万元）；上年末结余资金（万元）；本年资金来源（包括国家预算资金、国内贷款、利用外资、自筹资金、其他资金）（万元）。   5.各地区林业投资完成情况统计信息：   地区：陕西省、甘肃省、宁夏回族自治区。   年份：2003-2017。   本年完成林业投资（包括国家投资、生态建设与保护、林业支撑与保障、林业民生工程、林业产业发展、其他），单位：万元。   数据集中每个工作表分别为渭河流域各地区投资数据数据，详细数据记录在表格中。</w:t>
+        <w:t xml:space="preserve">This data set mainly collects the environmental investment data of various regions in the Weihe River Basin (in provincial units, including Shaanxi Province, Gansu Province and Ningxia Hui Autonomous Region) from 2003 to 2017. The data is mainly from China Environmental Statistics Yearbook. Data set naming: investment in environmental pollution control in various regions. Xlsx, investment in urban environmental infrastructure construction in various regions. Xlsx, completion of investment in industrial pollution control in various regions. Xlsx, sources of forestry investment in various regions. Xlsx, completion of forestry investment in various regions. Xlsx. Data statistics: 1. Statistical information on investment in environmental pollution control in various regions: Region: Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region. Year: 2003-2017. Total investment in environmental pollution control (including investment in urban environmental infrastructure construction, investment in industrial pollution source control, and environmental protection investment in environmental protection acceptance projects completed in the current year) (100 million yuan); Proportion of investment in environmental pollution control in GDP (%). 2. Statistical information on investment in urban environmental infrastructure construction in various regions: Region: Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region. Year: 2003-2017. Investment in urban environmental infrastructure construction in various regions: total investment (including gas, central heating, drainage, landscaping, urban appearance and environmental sanitation), unit: 100 million yuan. 3. Statistical information on the completion of industrial pollution control investment in each region: Region: Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region. Year: 2003-2017. The investment of pollution control project completed this year (including wastewater treatment, waste gas treatment, solid waste treatment, noise treatment and others), unit: 10000 yuan. 4. Statistical information on the sources of forestry investment funds in various regions: Region: Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region. Year: 2003-2012. Total (10000 yuan); Balance fund at the end of last year (10000 yuan); Source of funds for the year (including state budget funds, domestic loans, utilization of foreign capital, self raised funds and other funds) (10000 yuan). 5. Statistical information on the completion of forestry investment in each region: Region: Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region. Year: 2003-2017. Forestry investment completed this year (including national investment, ecological construction and protection, forestry support and guarantee, forestry livelihood project, forestry industry development and others), unit: 10000 yuan. Each worksheet in the data set is the investment data of each region in the Weihe River Basin, and the detailed data are recorded in the table </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源《中国环境统计年鉴》。</w:t>
+        <w:t xml:space="preserve">   Data source: China Environmental Statistics Yearbook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
+        <w:t xml:space="preserve">   Manually collect, sort and extract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工采集并经过二次校对。</w:t>
+        <w:t xml:space="preserve">   Manual collection and secondary proofreading </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2007/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/01-2007/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3903.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3903.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">322.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">63.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:63.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工业污染, 环境污染, 林业投资, 林业投资资金来源, 环境投资, 城镇环境基础设施建设投资, 统计公报</w:t>
+        <w:t xml:space="preserve">Theme:completion of industrial pollution control investment in various regions, investment in environmental pollution control in various regions, completion of forestry investment in various regions, and sources of forestry investment funds in various regions, Environmental investment, investment in urban environmental infrastructure construction in various regions, Statistical Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Weihe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 渭河流域各地区环境投资统计数据（2003-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.4.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Statistical data of environmental investment in Weihe River Basin (2003-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>