--- v0 (2026-07-28)
+++ v1 (2026-09-21)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Debris-flow kinematic data at Jiangjia Ravine, Dongchuan, Yunnan, China(2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">云南东川蒋家沟泥石流运动要素观测数据（2025年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ddfors.db7458.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Debris-flow kinematic data at Jiangjia Ravine, Dongchuan, Yunnan, China(2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.ddfors.db7458.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.ddfors.db7458.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.ddfors.db7458.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Debris Flow</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泥石流</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集包括2025年7月19日、7月24日、7月29日三场泥石流运动要素观测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The flow state, leading time, tail time, mud surface width, mud depth, speed measurement distance, and speed measurement time are manual observation records. Other data such as sediment discharge and runoff are calculated. See the data description document for details.</w:t>
+        <w:t xml:space="preserve">  流态、龙头时间、龙尾时间、泥面宽、泥深、测速距离、测速时间为人工观测记录。输沙量、径流量等其他数据由计算得到。详见数据说明文档。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  There are three data tables in total: ① Data table for debris flow movement elements;② Statistical data table for debris flow movement elements;③ Overall data table for debris flow movement elements. The serial number, flow state, leading time, tail time, mud surface width, mud depth, speed measurement distance, speed measurement time, unit weight, etc. in the debris flow movement element data table are original observation data, and other data are obtained by calculation. The data in the statistical data table of debris flow movement elements and the data in the overall data table of debris flow movement elements are obtained through calculation and statistics. See the data description document for detailed description.</w:t>
+        <w:t xml:space="preserve">  泥石流运动要素共包括三张数据表：①泥石流运动要素数据表；②泥石流运动要素统计数据表；③泥石流运动要素总体数据表。泥石流运动要素数据表中的序号、流态、龙头时间、龙尾时间、泥面宽、泥深、测速距离、测速时间、容重等为原始观测数据，其他数据由计算得到。泥石流运动要素统计数据表中的数据、泥石流运动要素总体数据表中的数据，由计算统计得到。详细介绍见数据说明文档。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Manual verification results in good data quality. </w:t>
+        <w:t xml:space="preserve">  人工校核，数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2025/07/19-2025/07/29</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/07/19-2025/07/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jiangjiagou, Dongchuan District, Kunming City, Yunnan Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云南省昆明市东川区蒋家沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx,*.docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:debris flow, flow velocity, flow rate, mud depth</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泥石流, 流速, 流量, 泥深</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Dongchuan,  Jiangjiagou </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东川,  蒋家沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SONG Dongri,  ZHONG Wei,  LI Xiaoyu,  WEI Li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋东日,  钟卫,  黎晓宇,  魏丽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WEI Li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">魏丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SONG Dongri , WEI Li </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋东日, 魏丽</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SONG Dongri, ZHONG Wei, LI Xiaoyu, WEI Li. Debris-flow kinematic data at Jiangjia Ravine, Dongchuan, Yunnan, China(2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.ddfors.db7458.2026.</w:t>
+        <w:t xml:space="preserve">宋东日,钟卫,黎晓宇,魏丽. 云南东川蒋家沟泥石流运动要素观测数据（2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.ddfors.db7458.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>