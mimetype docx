--- v0 (2026-06-12)
+++ v1 (2026-08-29)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly Average Value of Ground Ozone Concentration in Waliguan, Qinghai,1994-2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1994-2013年青海瓦里关地面臭氧浓度月均值</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/CGAWBO.004.2017.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly Average Value of Ground Ozone Concentration in Waliguan, Qinghai,1994-2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CGAWBO.2020.17</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/CGAWBO.004.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CGAWBO.2020.17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset includes the monthly average data set of online observations of ground ozone at the Waliguan Global Atmospheric Background Observatory in China. The Waliguan Atmospheric Background Reference Observatory in China was founded in 1994 and is located on the Qinghai Tibet Plateau at an altitude of 3810 meters. It is the highest atmospheric background reference monitoring station in the world and the first atmospheric background reference monitoring station located in the hinterland of a continent, Its establishment fills the gap of the Global Atmospheric Monitoring Network (GAW) within the Eurasian continent. The Waliguan Atmospheric Background Reference Observatory is jointly invested and constructed by the Chinese government and the Global Environment Facility, and is operated and managed by the China Meteorological Administration. Comprehensive atmospheric background baseline monitoring mainly focused on greenhouse gas and atmospheric ozone monitoring; Halogenated greenhouse gases are the general name of greenhouse gases containing halogen atoms (fluorine, chlorine, etc.) in their molecules, almost all of which are generated by human activities, and are mainly used as refrigerants, foaming agents, sprays, cleaning agents, fire extinguishing agents, solvents, insulation materials, etc., including SF6, HFCs, PFCs, CFCs and HCFCs limited by the Kyoto Protocol and the Montreal Protocol, accounting for about 12% of the long-term greenhouse gas radiation forcing. </w:t>
+        <w:t xml:space="preserve">本数据集包括了我国瓦里关全球大气本底观象台瓦里关地面臭氧在线观测月均值数据集—中国瓦里关大气本底基准观象台始建于1994年，位于青藏高原，海拔3810米，是全球最高的大气本底基准监测站，也是世界上第一个设在大陆腹地的大气本底基准监测站，它的建立填补了全球大气监测网(GAW)在欧亚大陆内的空白。瓦里关大气本底基准观象台由中国政府和全球环境基金联合投资建设，并由中国气象局负责运行管理。以温室气体和大气臭氧监测为主的综合大气本底基准监测；卤代温室气体是分子中含有卤素原子（氟、氯等）的温室气体的总称，几乎全部由人类活动产生，主要用作制冷剂、发泡剂、喷雾剂、清洗剂、灭火剂、溶剂、绝缘材料等，包括《京都议定书》限排SF6、HFCs、PFCs及《蒙特利尔议定书》限排的CFCs、HCFCs等，约占长寿命温室气体辐射强迫的12 %。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The China Meteorological Administration began SF6 sampling and observation at Waliguan Station in 1996, online observation of halogenated greenhouse gases at Shangdianzi Station in 2006, and scientific research sampling and analysis at five stations since 2010. The concentrations of ozone depleting substances CFCs, Halons, CH3CCl3, and CCl4 that have entered the emission reduction period in China are showing a downward trend, while the concentrations of alternative species HCFCs and HFCs are showing a rapid upward trend. Among them, the average concentrations of SF6 in the atmosphere at Waliguan and Shangdianzi stations in 2013 were 8.10 ± 0.12ppt and 8.12 ± 0.10ppt, respectively, reaching their highest levels since observation</w:t>
+        <w:t xml:space="preserve">中国气象局于1996年开始瓦里关站SF6采样观测，2006年开始上甸子站卤代温室气体在线观测，2010年起在5站陆续开展科研采样分析。我国进入减排期的臭氧层耗损物质CFCs、Halons、CH3CCl3、CCl4浓度呈下降趋势，替代物种HCFCs、HFCs浓度呈快速上升趋势。其中，2013年瓦里关和上甸子站大气SF6平均浓度分别为8.10±0.12ppt和8.12±0.10ppt，均达观测以来最高。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual review </w:t>
+        <w:t xml:space="preserve">人工审核</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1994/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1994/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Waliguan Atmospheric Background Reference Observatory on the Qinghai Tibet Plateau, China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国青藏高原瓦里关大气本底基准观象台 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3816.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3816.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Monthly mean, online observation, ozone</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月均值, 在线观测, 臭氧</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Waliguan,  Qinghai Tibet Plateau,  China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">瓦里关,  青藏高原,  中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Zhang Xiaochun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓春</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:010-58995267</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">010-58995267</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:xczhang@camscma.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xczhang@camscma.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Xiaochun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Xiaochun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Xiaochun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓春</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Xiaochun. Monthly Average Value of Ground Ozone Concentration in Waliguan, Qinghai,1994-2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.17.</w:t>
+        <w:t xml:space="preserve">张晓春. 1994-2013年青海瓦里关地面臭氧浓度月均值. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>