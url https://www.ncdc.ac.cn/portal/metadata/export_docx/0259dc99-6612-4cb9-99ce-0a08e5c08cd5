--- v0 (2026-06-08)
+++ v1 (2026-08-31)
@@ -2,928 +2,1098 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 ice lake distribution data set in the Indus River Basin (2005)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">印度河流域1:10万冰湖分布数据集（2005年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/NCDC.001.2019.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 ice lake distribution data set in the Indus River Basin (2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1515</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/NCDC.001.2019.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1515</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the 1:100000 ice lake data of the Indus River Basin in 2005. Based on the ETM Remote Sensing Images in 2005 and referring to the high-resolution images such as spot and GeoEye-1, the data set includes the boundary, ice lake and river data space and attribute data of the Indus River Basin, including the following: Indus_ Boundary,Indus_ Glacical_ Lakes，Indus_ Rivers。 a. Explanation of name Field 1: Base_ Code (basin name) Data type: string (254) Field 2: GL_ Coad (ice lake code) Data type: string (254) Field 3: longitude Data type: string (254) Field 4: longitude Data type: string (254) Field 5: altitude Data type: number (19) Field 6: GL_ Area (ice lake area) Data type: number (19) Field 7: GL_ Length (length of ice lake) Data type: number (19) Field 8: GL_ Class (ice lake level) Data type: string (254) Field 9: datasource (image) Data type: string (254) Field 10: GL_ Orientation (towards the ice lake) Data type: string (254) Field 11: dist2gr (distance from ice lake to glacier) Data type: number (19) Field 12: DS_ Date1 (image time) Data type: date (8) b. Dimension (unit of measure) Gl_ Length: km; GL_ Area: square kilometers; dist2gr: kilometers </w:t>
+        <w:t xml:space="preserve">本数据集为2005年印度河流域1:10万冰湖数据，根据2005年ETM遥感影像，参考Spot及GeoEye-1等高分辨率影像采集而来，数据集为印度河流域10万流域边界、冰湖、河流数据空间及属性数据，包括以下文件：Indus_Boundary,Indus_Glacical_Lakes，Indus_Rivers。 a. 名称解释 字段1：Basin_Code(流域名称) 数据类型：String（254） 字段2：gl_coad（冰湖编码） 数据类型：String（254） 字段3：Longitude（冰湖经度） 数据类型：String（254） 字段4：longitude (冰湖纬度) 数据类型：String（254） 字段5：altitude（高程点） 数据类型：Number（19） 字段6：gl_area（冰湖面积） 数据类型：Number（19） 字段7：gl_Length(冰湖长度) 数据类型：Number（19） 字段8：gl_class（冰湖等级） 数据类型：String（254） 字段9：datasource (影像) 数据类型：String（254） 字段10：gl_orient (冰湖朝向) 数据类型：String（254） 字段11：dist2gr (冰湖到冰川的距离) 数据类型：Number（19） 字段12：Ds_date1 (影像时间) 数据类型：Date（8） b. 量纲（度量单位） gl_Length(冰湖长度)：公里；gl_area（冰湖面积）：平方公里；dist2gr (冰湖到冰川的距离)：公里</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Landsat TM / ETM, spot, GeoEye-1 remote sensing image, topographic map, etc</w:t>
+        <w:t xml:space="preserve">Landsat TM/ETM,Spot、GeoEye-1遥感影像，地形图等</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">By using remote sensing software such as GIS and envi, the required images are precisely corrected to ensure that the error of adjacent images is less than one pixel. After digitization, spatial data and attribute data are extracted, sorted and edited in strict accordance with 100000 scale.</w:t>
+        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正，确保相邻影像的误差小于一个像元，然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data quality is good. The planning map, map, remote sensing image and other data have been precisely corrected </w:t>
+        <w:t xml:space="preserve">数据质量良好，规划图、地图及遥感影像等数据经过精纠正</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2005/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Indus River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">印度河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:21.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">UTM投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier catalogue</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川编目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Indus River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">印度河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1216,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 68.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1300,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1389,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1477,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖春梅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. 1:100000 ice lake distribution data set in the Indus River Basin (2005). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1515.</w:t>
+        <w:t xml:space="preserve">吴立宗. 印度河流域1:10万冰湖分布数据集（2005年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1515.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>