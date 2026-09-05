--- v0 (2026-06-30)
+++ v1 (2026-09-05)
@@ -2316,97 +2316,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu X, He T, Liang S, Li R, Xiao X, Ma R, Ma Y. A monthly 1\degree resolution dataset of daytime cloud fraction over the Arctic during 2000–2020 based on multiple satellite products[J]. Earth System Science Data, 2023, 15, (8): 3641-3671. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-3641-2023.</w:t>
+        <w:t xml:space="preserve">Liu X, He T, Liang S, Li R, Xiao X, Ma R, Ma Y. A monthly 1\degree resolution dataset of daytime cloud fraction over the Arctic during 2000–2020 based on multiple satellite products[J/OL]. Earth System Science Data, 2023, 15(8): 3641-3671. DOI: 10.5194/essd-15-3641-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Xinyan, He Tao, Sun Lin, Xiao Xiongxin, Liang Shunlin, Li Siwei. Analysis of Daytime Cloud Fraction Spatio–Temporal Variation over the Arctic During 2000–2019 from Multiple Satellite Products[J]. Journal of Climate, 2022, . </w:t>
+        <w:t xml:space="preserve">Liu Xinyan, He Tao, Sun Lin, Xiao Xiongxin, Liang Shunlin, Li Siwei. Analysis of Daytime Cloud Fraction Spatio–Temporal Variation over the Arctic During 2000–2019 from Multiple Satellite Products[J]. Journal of Climate, 2022,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Xinyan, He Tao, Sun Lin, Xiao Xiongxin, Liang Shunlin, Li Siwei. Analysis of Daytime Cloud Fraction Spatio–Temporal Variation over the Arctic During 2000–2019 from Multiple Satellite Products[J]. Journal of Climate, 2022, . </w:t>
+        <w:t xml:space="preserve">Liu Xinyan, He Tao, Sun Lin, Xiao Xiongxin, Liang Shunlin, Li Siwei. Analysis of Daytime Cloud Fraction Spatio–Temporal Variation over the Arctic During 2000–2019 from Multiple Satellite Products[J]. Journal of Climate, 2022,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>