--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Cosmo skymed remote sensing data set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：COSMO-SkyMed遥感数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3499.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Cosmo skymed remote sensing data set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1923</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3499.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1923</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cosmo skymed is a high-resolution radar satellite constellation jointly developed by the Italian Space Agency and the Italian Ministry of defense. All four X-band synthetic aperture radar (SAR) satellites were launched in November 2010. It is the world's first radar satellite constellation composed of four satellites with a resolution of up to 1m. It has the ability of radar interferometry, all-weather and all-time earth observation, and the unique short revisit cycle of the satellite constellation. It can make up for the limitations of optical images in time and space. At present, it has been widely used in surveying and mapping, land, urban planning, maritime management Geological survey, disaster management, agriculture, forestry, fishery and animal husbandry, environmental protection and other fields. In 2012, 3 Cosmo skymed images were obtained. The coverage is the ecological hydrological test area of artificial oasis in the middle reaches, and the acquisition time (Beijing time) is: 2012-07-25 07:122012-07-28 19:55, 2012-08-02 07:12. The three scene data obtained are all in Pingpong mode, with a resolution of 15 m, the product level is SLC, and the polarization modes are VV / VH, HH / HV and VV / VH </w:t>
+        <w:t xml:space="preserve">  COSMO-SkyMed是意大利航天局和意大利国防部共同研发的高分辨率雷达卫星星座，2010年11月完成了全部4颗X波段合成孔径雷达（SAR）卫星的发射。它是全球第一个由4颗卫星组成的分辨率最高达1米的雷达卫星星座，具有雷达干涉测量能力，具备全天候、全天时对地观测能力，卫星星座特有的短重访周期等优势，能够弥补光学影像在时间和空间上的局限，目前已广泛应用于测绘、国土、城市规划、海事管理、地质勘测、灾害管理、农林渔牧、环境保护等领域。   2012年共获取COSMO-SkyMed影像3景。覆盖范围均为中游人工绿洲生态水文试验区，获取时间（北京时间）分别为：2012-07-25 07:12，2012-07-28 19:55，2012-08-02 07:12。   获取的3景数据均为PingPong模式，分辨率15 m，产品级别为SLC，极化方式为VV/VH, HH/HV和VV/VH。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cosmo skymed is a high-resolution radar satellite constellation jointly developed by the Italian Space Agency and the Italian Ministry of defense. All four X-band synthetic aperture radar (SAR) satellites were launched in November 2010. It is the world's first radar satellite constellation composed of four satellites with a resolution of up to 1m. It has the ability of radar interferometry, all-weather and all-time earth observation, and the unique short revisit cycle of the satellite constellation. It can make up for the limitations of optical images in time and space. At present, it has been widely used in surveying and mapping, land, urban planning, maritime management Geological survey, disaster management, agriculture, forestry, fishery and animal husbandry, environmental protection and other fields</w:t>
+        <w:t xml:space="preserve">  COSMO-SkyMed是意大利航天局和意大利国防部共同研发的高分辨率雷达卫星星座，2010年11月完成了全部4颗X波段合成孔径雷达（SAR）卫星的发射。它是全球第一个由4颗卫星组成的分辨率最高达1米的雷达卫星星座，具有雷达干涉测量能力，具备全天候、全天时对地观测能力，卫星星座特有的短重访周期等优势，能够弥补光学影像在时间和空间上的局限，目前已广泛应用于测绘、国土、城市规划、海事管理、地质勘测、灾害管理、农林渔牧、环境保护等领域。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Instrument observation</w:t>
+        <w:t xml:space="preserve">  仪器观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/07/25-2013/08/02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/07/25-2013/08/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.3 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Backscattering coefficient, COSMO-SkyMed, SAR, satellite remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">后向散射系数, COSMO-SkyMed, SAR, 卫星遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Artificial oasis experimental area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang shuguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王树果 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang shuguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王树果  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang shuguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王树果</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang shuguo. Heihe River eco hydrological remote sensing experiment: Cosmo skymed remote sensing data set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1923.</w:t>
+        <w:t xml:space="preserve">王树果. 黑河生态水文遥感试验：COSMO-SkyMed遥感数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1923.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>