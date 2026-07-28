--- v0 (2026-04-28)
+++ v1 (2026-07-28)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国地表逐小时臭氧（HrSOD）数据集（2005-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hourly Surface Ozone (HrSOD) Dataset in China (2005-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hourly Surface Ozone (HrSOD) Dataset in China (2005-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.7096934</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7096934</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4152.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">大气本底</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmosphere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集收集了每小时地面臭氧观测数据（6多万条记录）、气象数据、遥感产品和社会经济信息，并应用长短期记忆（LSTM）循环神经网络绘制了0—1年中国地表臭氧浓度数据（HrSOD）的小时时间步长和0.1°×2005.2020°分辨率。每日数据为NetCDF文件，文件名称为“YYYYMMDD.nc”，其中“YYYY”、“MM”和“DD”是指文件的年、月、日。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据收集了每小时地面臭氧观测数据（超过6万条记录）、气象数据、遥感产品和社会经济信息。</w:t>
+        <w:t xml:space="preserve">This data collected hourly ground ozone observation data (over 60000 records), meteorological data, remote sensing products, and socio-economic information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  应用长短期记忆（LSTM）循环神经网络，以0.1°×0.1°的分辨率绘制了2005—2020年中国每小时地表臭氧数据（HrSOD）。</w:t>
+        <w:t xml:space="preserve">Apply Long Short Term Memory (LSTM) recurrent neural network at 0.1 ° × A resolution of 0.1 ° was used to plot hourly surface ozone data (HrSOD) in China from 2005 to 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2005/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2005/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">37.1 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:37.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">表面臭氧, LSTM系列, 中国</w:t>
+        <w:t xml:space="preserve">Theme:Surface ozone, LSTM series, China</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,832 +1185,583 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张文秀,  刘迪,  石昊 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Wenxiu,  LIU Di,  SHI Hao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张文秀  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Wenxiu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘迪  </w:t>
+        <w:t xml:space="preserve">,  LIU Di </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  石昊  </w:t>
+        <w:t xml:space="preserve">,  SHI Hao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Wenxiu , LIU Di , SHI Hao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张文秀,刘迪,石昊. 中国地表逐小时臭氧（HrSOD）数据集（2005-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4152.2023.</w:t>
+        <w:t xml:space="preserve">ZHANG Wenxiu, LIU Di, SHI Hao. Hourly Surface Ozone (HrSOD) Dataset in China (2005-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4152.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang W, Liu D, Tian H, Pan N, Yang R, Tang W, Yang J, Lu F, Dayananda B, Mei H, Wang S, Shi H. Recurrent mapping of Hourly Surface Ozone Data (HrSOD) across China during 2005–2020 for ecosystem and human health risk assessment[J]. Earth System Science Data Discussions, 2022, 2022: 1-36. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2022-428.</w:t>
       </w:r>