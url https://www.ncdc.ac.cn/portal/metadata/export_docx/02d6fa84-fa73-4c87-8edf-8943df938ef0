--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hourly Surface Ozone (HrSOD) Dataset in China (2005-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国地表逐小时臭氧（HrSOD）数据集（2005-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7096934</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hourly Surface Ozone (HrSOD) Dataset in China (2005-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4152.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.7096934</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4152.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集收集了每小时地面臭氧观测数据（6多万条记录）、气象数据、遥感产品和社会经济信息，并应用长短期记忆（LSTM）循环神经网络绘制了0—1年中国地表臭氧浓度数据（HrSOD）的小时时间步长和0.1°×2005.2020°分辨率。每日数据为NetCDF文件，文件名称为“YYYYMMDD.nc”，其中“YYYY”、“MM”和“DD”是指文件的年、月、日。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data collected hourly ground ozone observation data (over 60000 records), meteorological data, remote sensing products, and socio-economic information.</w:t>
+        <w:t xml:space="preserve">  该数据收集了每小时地面臭氧观测数据（超过6万条记录）、气象数据、遥感产品和社会经济信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apply Long Short Term Memory (LSTM) recurrent neural network at 0.1 ° × A resolution of 0.1 ° was used to plot hourly surface ozone data (HrSOD) in China from 2005 to 2020.</w:t>
+        <w:t xml:space="preserve">  应用长短期记忆（LSTM）循环神经网络，以0.1°×0.1°的分辨率绘制了2005—2020年中国每小时地表臭氧数据（HrSOD）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2005/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:37.1 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Surface ozone, LSTM series, China</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">表面臭氧, LSTM系列, 中国</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,607 +1533,854 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Wenxiu,  LIU Di,  SHI Hao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张文秀,  刘迪,  石昊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Wenxiu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张文秀  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LIU Di </w:t>
+        <w:t xml:space="preserve">,  刘迪  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  SHI Hao </w:t>
+        <w:t xml:space="preserve">,  石昊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Wenxiu , LIU Di , SHI Hao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张文秀, 刘迪, 石昊</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Wenxiu, LIU Di, SHI Hao. Hourly Surface Ozone (HrSOD) Dataset in China (2005-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4152.2023.</w:t>
+        <w:t xml:space="preserve">张文秀,刘迪,石昊. 中国地表逐小时臭氧（HrSOD）数据集（2005-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4152.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang W, Liu D, Tian H, Pan N, Yang R, Tang W, Yang J, Lu F, Dayananda B, Mei H, Wang S, Shi H. Recurrent mapping of Hourly Surface Ozone Data (HrSOD) across China during 2005–2020 for ecosystem and human health risk assessment[J]. Earth System Science Data Discussions, 2022, 2022: 1-36. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2022-428.</w:t>
+        <w:t xml:space="preserve">Zhang W, Liu D, Tian H, Pan N, Yang R, Tang W, Yang J, Lu F, Dayananda B, Mei H, Wang S, Shi H. Recurrent mapping of Hourly Surface Ozone Data (HrSOD) across China during 2005–2020 for ecosystem and human health risk assessment[J/OL]. Earth System Science Data Discussions, 2022, 2022: 1-36. DOI: 10.5194/essd-2022-428.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>