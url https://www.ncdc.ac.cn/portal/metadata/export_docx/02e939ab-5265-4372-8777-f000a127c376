--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科灌区绿洲站涡动相关通量数据集（2007-2011年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: eddy correlation flux data set of oasis station in Yingke irrigation area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: eddy correlation flux data set of oasis station in Yingke irrigation area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1743.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1743.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1559</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了从2007年12月27日至2011年12月31日的盈科灌区绿洲站涡动相关通量数据。站点位于甘肃省张掖市的盈科灌区农田内，观测点的经纬度为E100°24′37.2″/N38°51′25.7″，海拔高度为1519.1m。试验场位于黑河中游，周围平坦开阔，防风林的间距东西向为500m，南北向为300m，是一个比较理想的绿洲农田观测站。   原始观测项目有：水平风速Ux（m/s），水平风速Uy（m/s），垂直风速Uz（m/s），超声温度Ts（摄氏度），二氧化碳浓度co2（mg/m^3），水汽浓度h2o（g/m^3），气压press（KPa）及超声信号异常标志diag_csat。仪器架高是2.81m，超声朝向是方位角0°，Li7500与CSAT3距离是30cm。采样频率是每秒10HZ。   Level1为Campbell公司自带软件实时输出的通量数据，以.csv格式逐月存储，包括显热通量（Hs）、潜热通量（LE_wpl）以及CO2通量（Fc_wpl）；Level2为后处理的30分钟通量数据，处理流程包括野点剔除、坐标旋转、频率响应修正、WPL修正及初步质量控制。数据以csv格式逐月存储。命名规则为：站点名+数据级别+EC +数据日期。建议普通用户使用Level2数据。详细信息请参见下面“其他在线资源”中的“气象水文通量数据使用指南”和“涡动相关通量观测指导手册”。</w:t>
+        <w:t xml:space="preserve">The data set contains the eddy related flux data of oasis station in Yingke irrigation area from December 27, 2007 to December 31, 2011. The station is located in the farmland of Yingke irrigation area in Zhangye City, Gansu Province. The longitude and latitude of the observation point is E100 ° 24 ′ 37.2 ″ / N38 ° 51 ′ 25.7 ″, and the altitude is 1519.1m. Located in the middle reaches of Heihe River, the test site is flat and open around. The spacing of windbreak forest is 500m in east-west direction and 300m in north-south direction. It is an ideal oasis farmland observation station. The original observation items include: horizontal wind speed UX (M / s), horizontal wind speed uy (M / s), vertical wind speed UZ (M / s), ultrasonic temperature TS (Celsius), carbon dioxide concentration CO2 (mg / m ^ 3), water vapor concentration H2O (g / m ^ 3), air pressure press (kPa) and ultrasonic signal anomaly sign diag_ csat。 The height of the instrument frame is 2.81M, the ultrasonic orientation is 0 °, and the distance between li7500 and csat3 is 30cm. The sampling frequency is 10Hz per second. Level1 is the real-time output flux data of Campbell's own software, which is stored month by month in. CSV format, including sensible heat flux (HS), latent heat flux (le_wpl) and CO2 flux (fc_wpl); Level2 is the post-processing 30 minute flux data. The processing flow includes field point elimination, coordinate rotation, frequency response correction, WPL correction and preliminary quality control. The data is stored month by month in CSV format. The naming rule is: site name + data level + EC + data date. It is recommended that ordinary users use level2 data. For more information, please refer to "guide for using meteorological and hydrological flux data" and "guide for vortex related flux observation" in "other online resources" below </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始观测项目有：水平风速Ux（m/s），水平风速Uy（m/s），垂直风速Uz（m/s），超声温度Ts（摄氏度），二氧化碳浓度co2（mg/m^3），水汽浓度h2o（g/m^3），气压press（KPa）及超声信号异常标志diag_csat。仪器架高是2.81m，超声朝向是方位角0°，Li7500与CSAT3距离是30cm。采样频率是每秒10HZ。</w:t>
+        <w:t xml:space="preserve">  The original observation items include: horizontal wind speed UX (M / s), horizontal wind speed uy (M / s), vertical wind speed UZ (M / s), ultrasonic temperature TS (Celsius), carbon dioxide concentration CO2 (mg / m ^ 3), water vapor concentration H2O (g / m ^ 3), air pressure press (kPa) and ultrasonic signal anomaly sign diag_ csat。 The height of the instrument frame is 2.81M, the ultrasonic orientation is 0 °, and the distance between li7500 and csat3 is 30cm. The sampling frequency is 10Hz per second.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Level1为Campbell公司自带软件实时输出的通量数据，以.csv格式逐月存储，包括显热通量（Hs）、潜热通量（LE_wpl）以及CO2通量（Fc_wpl）；Level2为后处理的30分钟通量数据，处理流程包括野点剔除、坐标旋转、频率响应修正、WPL修正及初步质量控制。数据以csv格式逐月存储。</w:t>
+        <w:t xml:space="preserve">  Level1 is the real-time output flux data of Campbell's own software, which is stored month by month in. CSV format, including sensible heat flux (HS) and latent heat flux (LE)_ WPL) and CO2 flux (FC_ wpl）； Level2 is the post-processing 30 minute flux data. The processing flow includes field point elimination, coordinate rotation, frequency response correction, WPL correction and preliminary quality control. The data is stored month by month in CSV format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Level1为Campbell公司自带软件实时输出的通量数据，以.csv格式逐月存储，包括显热通量（Hs）、潜热通量（LE_wpl）以及CO2通量（Fc_wpl）；Level2为后处理的30分钟通量数据，处理流程包括野点剔除、坐标旋转、频率响应修正、WPL修正及初步质量控制。数据以csv格式逐月存储。命名规则为：站点名+数据级别+EC +数据日期。建议普通用户使用Level2数据</w:t>
+        <w:t xml:space="preserve">  Level1 is the real-time output flux data of Campbell's own software, which is stored month by month in. CSV format, including sensible heat flux (HS), latent heat flux (le_wpl) and CO2 flux (fc_wpl); Level2 is the post-processing 30 minute flux data. The processing flow includes field point elimination, coordinate rotation, frequency response correction, WPL correction and preliminary quality control. The data is stored month by month in CSV format. The naming rule is: site name + data level + EC + data date. It is recommended that ordinary users use level2 data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/12/27-2011/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/12/27-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 盈科灌区绿洲站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, Yingke irrigation area, oasis station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">45.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:45.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">显热通量, 二氧化碳通量, 气象水文, 潜热通量, 涡动相关</w:t>
+        <w:t xml:space="preserve">Theme:Sensible heat flux, CO2 flux, Meteorology and hydrology, Latent heat flux, Eddy correlation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007 2008 2009 2010 2011</w:t>
+        <w:t xml:space="preserve">Time:2007 2008 2009 2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  盈科灌区绿洲站 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Yingke irrigation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国,  刘强,  黄广辉,  谭俊磊 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo,  Liu qiang,  HUANG Guanghui,  Tan Junlei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄广辉  </w:t>
+        <w:t xml:space="preserve">author:HUANG Guanghui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国,刘强,黄广辉,谭俊磊. 黑河综合遥感联合试验：盈科灌区绿洲站涡动相关通量数据集（2007-2011年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1559.</w:t>
+        <w:t xml:space="preserve">Ma mingguo, Liu qiang, HUANG Guanghui, Tan Junlei. Heihe River Integrated Remote Sensing joint experiment: eddy correlation flux data set of oasis station in Yingke irrigation area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1559.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">