--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: eddy correlation flux data set of oasis station in Yingke irrigation area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科灌区绿洲站涡动相关通量数据集（2007-2011年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1743.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: eddy correlation flux data set of oasis station in Yingke irrigation area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1559</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1743.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1559</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set contains the eddy related flux data of oasis station in Yingke irrigation area from December 27, 2007 to December 31, 2011. The station is located in the farmland of Yingke irrigation area in Zhangye City, Gansu Province. The longitude and latitude of the observation point is E100 ° 24 ′ 37.2 ″ / N38 ° 51 ′ 25.7 ″, and the altitude is 1519.1m. Located in the middle reaches of Heihe River, the test site is flat and open around. The spacing of windbreak forest is 500m in east-west direction and 300m in north-south direction. It is an ideal oasis farmland observation station. The original observation items include: horizontal wind speed UX (M / s), horizontal wind speed uy (M / s), vertical wind speed UZ (M / s), ultrasonic temperature TS (Celsius), carbon dioxide concentration CO2 (mg / m ^ 3), water vapor concentration H2O (g / m ^ 3), air pressure press (kPa) and ultrasonic signal anomaly sign diag_ csat。 The height of the instrument frame is 2.81M, the ultrasonic orientation is 0 °, and the distance between li7500 and csat3 is 30cm. The sampling frequency is 10Hz per second. Level1 is the real-time output flux data of Campbell's own software, which is stored month by month in. CSV format, including sensible heat flux (HS), latent heat flux (le_wpl) and CO2 flux (fc_wpl); Level2 is the post-processing 30 minute flux data. The processing flow includes field point elimination, coordinate rotation, frequency response correction, WPL correction and preliminary quality control. The data is stored month by month in CSV format. The naming rule is: site name + data level + EC + data date. It is recommended that ordinary users use level2 data. For more information, please refer to "guide for using meteorological and hydrological flux data" and "guide for vortex related flux observation" in "other online resources" below </w:t>
+        <w:t xml:space="preserve">  该数据集包含了从2007年12月27日至2011年12月31日的盈科灌区绿洲站涡动相关通量数据。站点位于甘肃省张掖市的盈科灌区农田内，观测点的经纬度为E100°24′37.2″/N38°51′25.7″，海拔高度为1519.1m。试验场位于黑河中游，周围平坦开阔，防风林的间距东西向为500m，南北向为300m，是一个比较理想的绿洲农田观测站。   原始观测项目有：水平风速Ux（m/s），水平风速Uy（m/s），垂直风速Uz（m/s），超声温度Ts（摄氏度），二氧化碳浓度co2（mg/m^3），水汽浓度h2o（g/m^3），气压press（KPa）及超声信号异常标志diag_csat。仪器架高是2.81m，超声朝向是方位角0°，Li7500与CSAT3距离是30cm。采样频率是每秒10HZ。   Level1为Campbell公司自带软件实时输出的通量数据，以.csv格式逐月存储，包括显热通量（Hs）、潜热通量（LE_wpl）以及CO2通量（Fc_wpl）；Level2为后处理的30分钟通量数据，处理流程包括野点剔除、坐标旋转、频率响应修正、WPL修正及初步质量控制。数据以csv格式逐月存储。命名规则为：站点名+数据级别+EC +数据日期。建议普通用户使用Level2数据。详细信息请参见下面“其他在线资源”中的“气象水文通量数据使用指南”和“涡动相关通量观测指导手册”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The original observation items include: horizontal wind speed UX (M / s), horizontal wind speed uy (M / s), vertical wind speed UZ (M / s), ultrasonic temperature TS (Celsius), carbon dioxide concentration CO2 (mg / m ^ 3), water vapor concentration H2O (g / m ^ 3), air pressure press (kPa) and ultrasonic signal anomaly sign diag_ csat。 The height of the instrument frame is 2.81M, the ultrasonic orientation is 0 °, and the distance between li7500 and csat3 is 30cm. The sampling frequency is 10Hz per second.</w:t>
+        <w:t xml:space="preserve">  原始观测项目有：水平风速Ux（m/s），水平风速Uy（m/s），垂直风速Uz（m/s），超声温度Ts（摄氏度），二氧化碳浓度co2（mg/m^3），水汽浓度h2o（g/m^3），气压press（KPa）及超声信号异常标志diag_csat。仪器架高是2.81m，超声朝向是方位角0°，Li7500与CSAT3距离是30cm。采样频率是每秒10HZ。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Level1 is the real-time output flux data of Campbell's own software, which is stored month by month in. CSV format, including sensible heat flux (HS) and latent heat flux (LE)_ WPL) and CO2 flux (FC_ wpl）； Level2 is the post-processing 30 minute flux data. The processing flow includes field point elimination, coordinate rotation, frequency response correction, WPL correction and preliminary quality control. The data is stored month by month in CSV format.</w:t>
+        <w:t xml:space="preserve">  Level1为Campbell公司自带软件实时输出的通量数据，以.csv格式逐月存储，包括显热通量（Hs）、潜热通量（LE_wpl）以及CO2通量（Fc_wpl）；Level2为后处理的30分钟通量数据，处理流程包括野点剔除、坐标旋转、频率响应修正、WPL修正及初步质量控制。数据以csv格式逐月存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Level1 is the real-time output flux data of Campbell's own software, which is stored month by month in. CSV format, including sensible heat flux (HS), latent heat flux (le_wpl) and CO2 flux (fc_wpl); Level2 is the post-processing 30 minute flux data. The processing flow includes field point elimination, coordinate rotation, frequency response correction, WPL correction and preliminary quality control. The data is stored month by month in CSV format. The naming rule is: site name + data level + EC + data date. It is recommended that ordinary users use level2 data </w:t>
+        <w:t xml:space="preserve">  Level1为Campbell公司自带软件实时输出的通量数据，以.csv格式逐月存储，包括显热通量（Hs）、潜热通量（LE_wpl）以及CO2通量（Fc_wpl）；Level2为后处理的30分钟通量数据，处理流程包括野点剔除、坐标旋转、频率响应修正、WPL修正及初步质量控制。数据以csv格式逐月存储。命名规则为：站点名+数据级别+EC +数据日期。建议普通用户使用Level2数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/12/27-2011/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/12/27-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, Yingke irrigation area, oasis station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 盈科灌区绿洲站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:45.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sensible heat flux, CO2 flux, Meteorology and hydrology, Latent heat flux, Eddy correlation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">显热通量, 二氧化碳通量, 气象水文, 潜热通量, 涡动相关</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007 2008 2009 2010 2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007 2008 2009 2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Yingke irrigation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  盈科灌区绿洲站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1458,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma mingguo,  Liu qiang,  HUANG Guanghui,  Tan Junlei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国,  刘强,  黄广辉,  谭俊磊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HUANG Guanghui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄广辉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma mingguo, Liu qiang, HUANG Guanghui, Tan Junlei. Heihe River Integrated Remote Sensing joint experiment: eddy correlation flux data set of oasis station in Yingke irrigation area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1559.</w:t>
+        <w:t xml:space="preserve">马明国,刘强,黄广辉,谭俊磊. 黑河综合遥感联合试验：盈科灌区绿洲站涡动相关通量数据集（2007-2011年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1559.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">