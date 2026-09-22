--- v2 (2026-08-07)
+++ v3 (2026-09-22)
@@ -2241,73 +2241,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1). </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xin, Li Xiaowen, Li Zengyuan, Ma Mingguo, Wang Jian, Xiao Qing, Liu Qiang, Che Tao, Chen Erxue, Yan Guangjian, Hu Zeyong, Zhang Lixin, Chu Rongzhong, Su Peixi, Liu Qinhuo, Liu Shaomin, Wang Jindi, Niu Zheng, Chen Yan, Jin Rui, Wang Weizhen, Ran Youhua, Xin Xiaozhou, Ren Huazhong. Watershed Allied Telemetry Experimental Research[J]. John Wiley &amp;amp; Sons, Ltd, 2009, 114, (D22). </w:t>
+        <w:t xml:space="preserve">Li Xin, Li Xiaowen, Li Zengyuan, Ma Mingguo, Wang Jian, Xiao Qing, Liu Qiang, Che Tao, Chen Erxue, Yan Guangjian, Hu Zeyong, Zhang Lixin, Chu Rongzhong, Su Peixi, Liu Qinhuo, Liu Shaomin, Wang Jindi, Niu Zheng, Chen Yan, Jin Rui, Wang Weizhen, Ran Youhua, Xin Xiaozhou, Ren Huazhong. Watershed Allied Telemetry Experimental Research[J]. John Wiley &amp;amp; Sons, Ltd, 2009, 114(D22).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>