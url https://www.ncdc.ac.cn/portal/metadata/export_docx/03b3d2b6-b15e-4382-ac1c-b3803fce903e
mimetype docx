--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2345,51 +2345,54 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pan Zhao, Ma Rui, Sun Ziyong, Hu Yalu, Chang Qixin, Ge Mengyan, Wang Shuo, Bu Jianwei, Long Xiang, Pan Yanxi, Zhao Lusong. Integrated hydrogeological and hydrogeochemical dataset of an alpine catchment in the northern Qinghai-Tibet Plateau[J]. Earth System Science Data, 2022-05-01, 14: 2147-2165. </w:t>
+        <w:t xml:space="preserve">Pan Z, Ma R, Sun Z, Hu Y, Chang Q, Ge M, Wang S, Bu J, Long X, Pan Y, Zhao L. Integrated hydrogeological and hydrogeochemical dataset of an alpine catchment in the northern Qinghai-Tibet Plateau[J]. Earth Syst. Sci. Data, 2022-05-06, 14, (5): 2147-2165. 
+</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-2147-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>