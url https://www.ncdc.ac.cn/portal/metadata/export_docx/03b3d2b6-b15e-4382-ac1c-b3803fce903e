--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -2345,54 +2345,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pan Z, Ma R, Sun Z, Hu Y, Chang Q, Ge M, Wang S, Bu J, Long X, Pan Y, Zhao L. Integrated hydrogeological and hydrogeochemical dataset of an alpine catchment in the northern Qinghai-Tibet Plateau[J]. Earth Syst. Sci. Data, 2022-05-06, 14, (5): 2147-2165. 
-[...2 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-2147-2022.</w:t>
+        <w:t xml:space="preserve">Pan Z, Ma R, Sun Z, Hu Y, Chang Q, Ge M, Wang S, Bu J, Long X, Pan Y, Zhao L. Integrated hydrogeological and hydrogeochemical dataset of an alpine catchment in the northern Qinghai-Tibet Plateau[J/OL]. Earth Syst. Sci. Data, 2022-05-06, 14(5): 2147-2165. DOI: 10.5194/essd-14-2147-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>