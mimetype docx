--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区土壤温度剖面观测数据集（2008年5月-7月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of soil temperature profile in Yingke oasis and huazhaizi desert intensive observation area (may July 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of soil temperature profile in Yingke oasis and huazhaizi desert intensive observation area (may July 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1751.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1751.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1885</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为盈科绿洲与花寨子荒漠加密观测区的土壤温度剖面数据集。测量内容：2008-05-27至2008-07-13通过埋设表层、5cm、10cm、15cm和20cm等五个深度的温度计逐日观测了地温，并附有天气记录。其中2008-05-27至2008-06-14，在6:00和12:00分别进行记录，地点为度假村5号楼旁裸地；2008-06-15至2008-07-13在10:00左右进行记录，此时移到盈科绿洲玉米地4号样地。 另外，从2008-06-02的6:00至2008-06-03的6:00进行了以一小时为间隔的地温连续观测。</w:t>
+        <w:t xml:space="preserve">This data set is the soil temperature profile data set of Yingke oasis and huazhaizi desert intensive observation area. Measurement content: from May 27, 2008 to July 13, 2008, the ground temperature was observed day by day by burying five depth thermometers in the surface layer, 5cm, 10cm, 15cm and 20cm, with weather records attached. From May 27, 2008 to June 14, 2008, records were made at 6:00 and 12:00, respectively, in the bare land next to building 5 of the resort; Record from June 15, 2008 to July 13, 2008 at about 10:00, and move to plot 4 of Yingke oasis corn field. In addition, continuous observation of ground temperature at one hour intervals was carried out from 6:00 on June 2, 2008 to 6:00 on June 3, 2008 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量内容：2008-05-27至2008-07-13通过埋设表层、5cm、10cm、15cm和20cm等五个深度的温度计逐日观测了地温，并附有天气记录。</w:t>
+        <w:t xml:space="preserve">  Measurement content: from May 27, 2008 to July 13, 2008, the ground temperature was observed day by day by burying five depth thermometers in the surface layer, 5cm, 10cm, 15cm and 20cm, with weather records attached.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  其中2008-05-27至2008-06-14，在6:00和12:00分别进行记录，地点为度假村5号楼旁裸地；2008-06-15至2008-07-13在10:00左右进行记录，此时移到盈科绿洲玉米地4号样地。 另外，从2008-06-02的6:00至2008-06-03的6:00进行了以一小时为间隔的地温连续观测。</w:t>
+        <w:t xml:space="preserve">  From May 27, 2008 to June 14, 2008, records were made at 6:00 and 12:00, respectively, in the bare land next to building 5 of the resort; Record from June 15, 2008 to July 13, 2008 at about 10:00, and move to plot 4 of Yingke oasis corn field. In addition, continuous observation of ground temperature at one hour intervals was carried out from 6:00 on June 2, 2008 to 6:00 on June 3, 2008.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/05/27-2008/06/21</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/05/27-2008/06/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">71.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:71.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel,word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤温度, 土壤, 土壤剖面</w:t>
+        <w:t xml:space="preserve">Theme:Soil temperature, soil, soil profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游干旱区水文试验区,  黑河流域,  盈科绿洲加密观测区,  花寨子荒漠加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Hydrological experimental area in the middle reaches of arid area,  Heihe River Basin,  Infill observation in Yingke Oasis,  Intensive observation area of huazhaizi desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周梦维,  盖迎春,  舒乐乐,  徐瑱,  余凡,  王静 </w:t>
+        <w:t xml:space="preserve">contributors:Zhou Mengwei,  Ge Yingchun,  Shu Lele,  Xu zhen,  Yu Fan,  Wang jing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周梦维  </w:t>
+        <w:t xml:space="preserve">author:Zhou Mengwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhou Mengwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">周梦维,盖迎春,舒乐乐,徐瑱,余凡,王静. 黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区土壤温度剖面观测数据集（2008年5月-7月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1885.</w:t>
+        <w:t xml:space="preserve">Zhou Mengwei, Ge Yingchun, Shu Lele, Xu zhen, Yu Fan, Wang jing. Heihe comprehensive remote sensing joint experiment: observation data set of soil temperature profile in Yingke oasis and huazhaizi desert intensive observation area (may July 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1885.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>