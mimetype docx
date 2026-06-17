--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly and annual runoff data set of Zhengyixia hydrological station in Heihe River Basin (1954-2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域正义峡水文站逐月逐年径流资料数据集（1954-2016年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2299.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly and annual runoff data set of Zhengyixia hydrological station in Heihe River Basin (1954-2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2299.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2299.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2299.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes monthly and annual runoff data of Zhengyixia hydrological station in Heihe River Basin from 1954 to 2016. Zhengyi gorge is located in Tiancheng village, Luocheng Township, Gaotai County, Gansu Province, with a catchment area of 35634 km above the survey station ²； It is the sectional coordinates of the middle and lower reaches of the main stream of Heihe River in the inland river basin; It is an important national hydrological station, central flood reporting station, national water quality monitoring station and river control station </w:t>
+        <w:t xml:space="preserve">  本数据包含黑河流域正义峡水文站1954-2016年逐月及逐年的径流量资料。正义峡位于甘肃省高台县罗城乡天城村，测站以上集水面积35634 km²；为内陆河流域黑河水系黑河干流中、下游分段坐标；属国家重要水文站、中央报汛站、国家水质监测站及大河控制站。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> It comes from important national hydrological stations. At present, the water level is observed manually and the flow is measured by hydrological cable car</w:t>
+        <w:t xml:space="preserve">  来源于国家重要水文站，目前水位采用人工观测，流量采用水文缆车施测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; According to the code for river flow measurement (gb50179-2015), this data is collected by the runoff data researchers of hydrological stations through real-time observation data&lt;/ p&gt;</w:t>
+        <w:t xml:space="preserve">  根据《河流流量测验规范》(GB50179 -2015)，本数据由水文站径流资料研究人员通过实时观测数据整理所得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The standards are water level observation standard, river flow test specification, river suspended sediment test specification, hydrological test manual, precipitation observation specification and other specifications. The data source is reliable and the data quality is good&lt;/ p&gt; </w:t>
+        <w:t xml:space="preserve">  以《水位观测标准》、《河道流量测验规范》、《河流悬移质泥沙测验规范》、《水文测验手册》、《降水量观测规范》等规范为标准。数据来源可靠，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1954/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1954/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Zhengyi gorge, Tiancheng village, Luocheng Township, Gaotai County, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省高台县罗城乡天城村正义峡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:18.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Heihe River Basin, Zhengzheng gorge, monthly runoff, annual runoff</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 正义峡, 月径流量, 年径流量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1954-2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1954-2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Zhengyi gorge </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省高台县罗城乡天城村正义峡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭小燕  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0404300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0404300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区水资源安全保障技术集成与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yu tengfei. Monthly and annual runoff data set of Zhengyixia hydrological station in Heihe River Basin (1954-2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2299.2022.</w:t>
+        <w:t xml:space="preserve">鱼腾飞. 黑河流域正义峡水文站逐月逐年径流资料数据集（1954-2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2299.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>