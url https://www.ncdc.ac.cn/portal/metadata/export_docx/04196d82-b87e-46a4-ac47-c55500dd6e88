--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -23,176 +23,216 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">中国北方生态系统有机碳储量及碳动态数据集（1980-2020年）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6727.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Organic carbon storage and carbon dynamics dataset of ecosystems in northern China (1980-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6727.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6727.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6727.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t xml:space="preserve">开放获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>