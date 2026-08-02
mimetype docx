--- v1 (2026-06-18)
+++ v2 (2026-08-02)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国北方生态系统有机碳储量及碳动态数据集（1980-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Organic carbon storage and carbon dynamics dataset of ecosystems in northern China (1980-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organic carbon storage and carbon dynamics dataset of ecosystems in northern China (1980-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6727.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6727.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6727.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据研究区包括中国北方12个省和1个市，分别是新疆维吾尔自治区、西藏自治区、青海省、甘肃省、内蒙古自治区、宁夏回族自治区、辽宁省、黑龙江省、吉林省、河北省、陕西省、山西省和北京市。本研究旨在评估气候变化和CO2浓度升高对中国北方干旱半干旱区碳储量的影响，为理解中国北方生态系统的碳循环和制定相应的生态保护策略提供科学依据。数据包含了总碳库、植被碳库、土壤碳库和凋落物碳库。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据的建立和共享，为区域生态系统碳储量评估，生态系统质量评估提供了重要的基础数据。该数据的发表为理解中国北方生态系统的碳循环和制定相应的生态保护策略提供了科学依据，并支持了国家碳预算估算和可持续农业政策的制定。</w:t>
+        <w:t xml:space="preserve"> The establishment and sharing of this data provide important foundational data for regional ecosystem carbon stock assessment and ecosystem quality assessment. The publication of this data provides a scientific basis for understanding the carbon cycle of ecosystems in northern China and formulating corresponding ecological protection strategies, and supports the estimation of national carbon budgets and the formulation of sustainable agricultural policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据利用干旱生态系统模型AEM (Arid Ecosystem Model)模拟了中国北方的碳储量。</w:t>
+        <w:t xml:space="preserve"> This data uses the Arid Ecosystem Model (AEM) to simulate carbon storage in northern China.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1980/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1980/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国北方 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northern China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:grid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">有机碳储量, 碳储量, 干旱生态系统模型AEM</w:t>
+        <w:t xml:space="preserve">Theme:Organic carbon storage, carbon storage, arid ecosystem model AEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980-2020</w:t>
+        <w:t xml:space="preserve">Time:1980-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国北方 </w:t>
+        <w:t xml:space="preserve">Place:In northern China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">134.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方霞,  朱士华,  曹良中,  张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:FANG Xia,  ZHU Shihua ,  CAO Liangzhong ,  Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱士华  </w:t>
+        <w:t xml:space="preserve">author:ZHU Shihua  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:FANG Xia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:E01Z790222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心专题服务</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方霞,朱士华,曹良中,张耀南. 中国北方生态系统有机碳储量及碳动态数据集（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6727.2025.</w:t>
+        <w:t xml:space="preserve">FANG Xia, ZHU Shihua , CAO Liangzhong , Zhang Yaonan. Organic carbon storage and carbon dynamics dataset of ecosystems in northern China (1980-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6727.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>