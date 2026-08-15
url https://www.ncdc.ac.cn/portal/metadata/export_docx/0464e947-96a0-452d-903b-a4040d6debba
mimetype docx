--- v0 (2026-05-17)
+++ v1 (2026-08-15)
@@ -2,1033 +2,794 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中巴经济走廊逐年荒漠化分布数据集（2000-2017年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Annual desertification distribution data set of China Pakistan Economic Corridor (2000-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Annual desertification distribution data set of China Pakistan Economic Corridor (2000-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/casnw.046.2018.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.046.2018.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1360</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据以2000年-2017年MODIS的植被指数MOD13A3和Albedo MCD43A3数据产品为数据源，数据分辩率为1KM，月合成，利用MRT工具，进行数据拼接、投影转换等影像处理，再利用中巴经济走廊区域边界，采用Python批量裁剪，采用荒漠化差值指数（DDI）评价中巴经济走廊荒漠化程度，以归一化植被指数（NDVI）与地表反照率（Albedo）为监测指标，通过构造Albedo-NDVI特征空间，并利用Albedo和NDVI之间负相关的关系，构建DDI公式，完成2000–2017年中巴经济走廊荒漠化分类专题数据集，直观反映中巴经济走廊荒漠化程度，为定量评价荒漠化严重程度提供参考。该数据可为中巴经济走廊区域科学研究提供基础数据支持。</w:t>
+        <w:t xml:space="preserve">Based on MODIS vegetation index mod13a3 and albedo from 2000 to 2017 Mcd43a3 data product is used as data source, the resolution of data is 1km, monthly synthesis, MRT tools are used to perform data splicing, projection conversion and other image processing, and then the regional boundary of China Pakistan Economic Corridor is used to cut Python batch, and the desertification difference index (DDI) is used to evaluate the desertification degree of the China Pakistan Economic Corridor, and the normalized vegetation index (NDVI) and surface albedo (albedo) are used to evaluate the desertification degree of the China Pakistan Economic Corridor ）In order to monitor indicators, by constructing the albedo NDVI feature space and using the negative correlation between albedo and NDVI, the DDI formula was constructed, and the thematic data set of desertification classification of China Pakistan Economic Corridor from 2000 to 2017 was completed, which directly reflected the desertification degree of China Pakistan Economic Corridor and provided reference for quantitative evaluation of desertification severity. The data can provide basic data support for regional scientific research of China Pakistan Economic Corridor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">涉及MOD13A3和MCD43A3数据包括：h23v04、h23v05、h23v06、h24v04、h24v05、h24v06，数据分辩率为1KM，月合成；中巴经济走廊区域边界。</w:t>
+        <w:t xml:space="preserve">The data involved in mod13a3 and mcd43a3 include: h23v04, h23v05, h23v06, h24v04, h24v05, h24v06, with a resolution of 1km, monthly composition; the regional boundary of China Pakistan Economic Corridor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于年度NDVI和年度Albedo构建的荒漠化差值指数，需要以NDVI的年度最大值，Albedo 的年度最小值作为基础数据。</w:t>
+        <w:t xml:space="preserve">Based on the annual NDVI and annual albedo, the annual maximum value of NDVI and the annual minimum value of albedo should be taken as the basic data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用高分辨率数据来评价荒漠化分级数据的质量。以2010年数据为例，选取8副landsat 7 影像数据在小范围上进行验证，计算8副影像的NDVI值，然后转换成植被盖度，根据荒漠化指标分级标准评价各个验证区土地的荒漠化程度。在每个影像上选取各级别荒漠化验证点30个，与数据集所得结果进行比较，并计算Kappa系数，其中总体评价精度达到80.83%，Kappa系数为73.89% ，</w:t>
+        <w:t xml:space="preserve">High resolution data are used to evaluate the quality of desertification classification data. Taking the 2010 data as an example, eight Landsat 7 images were selected to verify in a small scale, and the NDVI values of 8 images were calculated, and then converted into vegetation coverage. The desertification degree of each verification area was evaluated according to the desertification index classification standard. In each image, 30 desertification verification points were selected and compared with the results of the data set, and the kappa coefficient was calculated. The overall evaluation accuracy was 80.83%, and the kappa coefficient was 73.89% </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/03/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/03/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中巴经济走廊区域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China-Pakistan Economic Corridor Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">-36.0m-</w:t>
+        <w:t xml:space="preserve">altitude:-36.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8378.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">141.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:141.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:GEOTIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1041,241 +802,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">MOD13A3, 中巴经济走廊, Albedo地表反照率, DDI荒漠化差异指数, NDVI, 荒漠化分布, MCD43B3, NDVI-Albedo特征空间</w:t>
+        <w:t xml:space="preserve">Theme:Mod13a3, China Pakistan Economic Corridor, albedo surface albedo, DDI desertification difference index, NDVI, desertification distribution, mcd43b3, NDVI albedo feature space</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2017</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中巴经济走廊 </w:t>
+        <w:t xml:space="preserve">Place:China-Pakistan Economic Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1309,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1398,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1482,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1571,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1659,743 +1276,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">康建芳,  敏玉芳,  冯克庭,  艾鸣浩 </w:t>
+        <w:t xml:space="preserve">contributors:Kang Jianfang,  MIN Yufang,  Feng keting,  AI Minghao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳  </w:t>
+        <w:t xml:space="preserve">author:MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">康建芳,敏玉芳,冯克庭,艾鸣浩. 中巴经济走廊逐年荒漠化分布数据集（2000-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1360.</w:t>
+        <w:t xml:space="preserve">Kang Jianfang, MIN Yufang, Feng keting, AI Minghao. Annual desertification distribution data set of China Pakistan Economic Corridor (2000-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1360.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>