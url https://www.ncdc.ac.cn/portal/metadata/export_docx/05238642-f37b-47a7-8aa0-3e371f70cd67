--- v0 (2026-05-09)
+++ v1 (2026-09-22)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: chlorophyll content observation data set in dense observation area of Yingke oasis and Linze grassland (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲与临泽草地加密观测区叶绿素含量观测数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1775.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: chlorophyll content observation data set in dense observation area of Yingke oasis and Linze grassland (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1961</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1775.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1961</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the chlorophyll content observation data set of Yingke oasis encrypted observation area and Linze grassland encrypted observation area. The measurement date and content are: 2008-05-202008-05-242008-05-28, 2008-05-302008-06-162008-06-29, 2008-07-07, 2008-07-11. The chlorophyll content data of corn sample plots around Yingke oasis station and barley and alfalfa sample plots at Linze grassland station were measured with SPAD chlorophyll meter. （ 1) On May 20, 2008, there was a TM transit between Yingke oasis and huazhaizi desert. The survey sites were No. 1, No. 4 and No. 5 sample plots in the corn field of Yingke oasis. （ 2) On May 24, 2008, it was synchronized with ASAR and MODIS, and the measurement location was in the intensive observation area of Linze grassland. （ 3) On May 28, 2008, it was synchronized with aster and MODIS, and the measurement location was in the corn sample plot of Yingke oasis. （ 4) On May 30, 2008, it was synchronized with the ground flight of airborne infrared wide-angle dual-mode line / area array scanner (widas), and the measurement location was in the corn plot of Yingke oasis. （ 5) On June 16, 2008, it was synchronized with the flight of imaging spectrometer omis-ii, and the measurement location was in the corn sample plot of Yingke oasis. （ 6) On June 29, 2008, it was synchronized with the ground flight of airborne infrared wide-angle dual-mode line / area array scanner (widas), and the measurement location was in the corn plot of Yingke oasis. （ 7) On July 7, 2008, it was synchronized with the airborne infrared wide-angle dual-mode line / area array scanner (widas) aviation flight and TM, and the measurement location was in the corn sample of Yingke oasis. （ 8) On July 11, 2008, it was synchronized with the ground flight of airborne infrared wide-angle dual-mode line / area array scanner (widas), and the measurement location was in the corn plot of Yingke oasis. </w:t>
+        <w:t xml:space="preserve">  本数据集为盈科绿洲加密观测区与临泽草地加密观测区的叶绿素含量观测数据集。   测量日期与内容为：2008-05-20，2008-05-24，2008-05-28，2008-05-30，2008-06-16，2008-06-29，2008-07-07，2008-07-11与航空和卫星遥感同步，用SPAD叶绿素仪测量了盈科绿洲站周边玉米地样地及临泽草地站大麦和苜蓿样地的叶绿素含量数据。   （1）2008年5月20日盈科绿洲与花寨子荒漠有TM过境，测量地点为盈科绿洲玉米地内的一号、四号以及五号样地。   （2）2008年5月24日与ASAR及MODIS同步，测量地点在临泽草地加密观测区。   （3）2008年5月28日与ASTER及MODIS同步，测量地点在盈科绿洲玉米地样地。   （4）2008年5月30日与机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行的地面同步，测量地点在盈科绿洲玉米地样地。   （5）2008年6月16日与成像光谱仪OMIS-II飞行同步，测量地点在盈科绿洲玉米地样地。   （6）2008年6月29日与机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行的地面同步，测量地点在盈科绿洲玉米地样地。   （7）2008年7月7日与机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行及TM同步，测量地点在盈科绿洲玉米地样地。   （8）2008年7月11日与机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行的地面同步，测量地点在盈科绿洲玉米地样地。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The measurement date and content are: 2008-05-202008-05-242008-05-28, 2008-05-302008-06-162008-06-29, 2008-07-07, 2008-07-11. The chlorophyll content data of corn sample plots around Yingke oasis station and barley and alfalfa sample plots at Linze grassland station were measured with SPAD chlorophyll meter.</w:t>
+        <w:t xml:space="preserve">  测量日期与内容为：2008-05-20，2008-05-24，2008-05-28，2008-05-30，2008-06-16，2008-06-29，2008-07-07，2008-07-11与航空和卫星遥感同步，用SPAD叶绿素仪测量了盈科绿洲站周边玉米地样地及临泽草地站大麦和苜蓿样地的叶绿素含量数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 、The airborne wide-angle infrared dual-mode line / area array scanner (widas) synchronously measures the ground sample during aviation flight.</w:t>
+        <w:t xml:space="preserve">  机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行时对地面样地进行同步测量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/20-2008/07/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/20-2008/07/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, Yingke oasis intensive observation area and Linze grassland intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,盈科绿洲加密观测区,临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:16.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerospace remote sensing, microwave remote sensing, vegetation, chlorophyll, imaging spectrometer omis-ii, infrared wide-angle dual-mode imager widas, visible light remote sensing, ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航天遥感, 微波遥感, 植被, 叶绿素, 成像光谱仪OMIS-II, 红外广角双模式成像仪WiDAS, 可见光遥感, 地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Intensive observation area of Linze grassland,  Hydrological experimental area in the middle reaches of arid area,  Infill observation in Yingke Oasis </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  临泽草地加密观测区,  中游干旱区水文试验区,  盈科绿洲加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhou Mengwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhou Mengwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhou Mengwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhou Mengwei. Heihe River comprehensive remote sensing joint experiment: chlorophyll content observation data set in dense observation area of Yingke oasis and Linze grassland (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1961.</w:t>
+        <w:t xml:space="preserve">周梦维. 黑河综合遥感联合试验：盈科绿洲与临泽草地加密观测区叶绿素含量观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1961.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>