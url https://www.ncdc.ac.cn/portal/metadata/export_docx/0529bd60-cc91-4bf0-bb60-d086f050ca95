--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高效分离白钨矿和方解石的新型浮选捕收剂数据集（2020年3月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A new flotation collector dataset for efficient separation of scheelite and calcite (March 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A new flotation collector dataset for efficient separation of scheelite and calcite (March 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2166.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2166.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2166.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  钨作为一种重要的战略金属，常被誉为“工业牙齿”。我国钨资源主要以贫、细、杂为主，随着优良的黑钨矿资源枯竭，白钨矿逐渐成为钨冶炼行业的主流原料。但天然白钨矿常与其他脉石伴生，造成白钨矿浮选难度大，如何实现白钨矿与脉石矿物的高效分离，一直是钨冶炼行业亟待突破的技术瓶颈。浮选是目前普遍利用的分离手段，但传统的阳离子捕收剂存在水溶性差，浮选性能低等问题。为解决以上问题，基于白钨矿和脉石矿物方解石之间的表面电性差异，合成了新型羟丙基胺类阳离子捕收剂，实现白钨矿与脉石矿物方解石之间高效浮选与定向分离。本课题重点围绕羟丙基胺类阳离子捕收剂的合成、性能表征，及浮选机理等关键性科学问题展开深入研究。   在实验室条件下成功合成了一种新型羟丙胺表面活性剂。结果表明，在pH值为6.0 - 10.0范围内，该产品是一种有效的浮选捕收剂，浮选分离效果良好。单矿物浮选试验结果表明，NTIA对白钨矿的可浮性较好，对方解石的可浮性较差。人工混合矿浮选试验结果与单矿物浮选试验结果基本一致。在pH 7.0、捕收剂浓度为50 mg/L时，白钨矿品位和回收率分别为62.56%和96.44%，可达到最佳的分离效果。润湿性分析中，NTIA存在时白钨矿的接触角达到97.469±0.1133，说明在NTIA的作用下白钨矿表面的疏水性明显增强，白钨矿的可浮性增加。FTIR分析和Zeta电位测定表明，NTIA主要通过氢键和静电力吸附在白钨矿表面。白钨矿的XPS光谱表明，NTIA分子通过静电和氢键吸附吸附在白钨矿表面，使白钨矿与方解石有效分离。这些数据为白钨矿与方解石的有效分离提供了新的浮选方法和理论支持。   浮选实验过程中各项数据集，采用实验方法和公式推理计算获得，数据格式为十进制(.xls)，数据量为3组，共16个实验。</w:t>
+        <w:t xml:space="preserve">Tungsten, as an important strategic metal, is often referred to as the "industrial tooth". China's tungsten resources are mainly poor, fine, and miscellaneous. With the depletion of excellent scheelite resources, scheelite has gradually become the mainstream raw material in the tungsten smelting industry. However, natural scheelite is often associated with other gangue minerals, making it difficult to float scheelite. How to achieve efficient separation of scheelite and gangue minerals has always been a technical bottleneck that urgently needs to be overcome in the tungsten smelting industry. Flotation is currently a widely used separation method, but traditional cationic collectors suffer from poor water solubility and low flotation performance. To solve the above problems, a new type of hydroxypropyl amine cationic collector was synthesized based on the difference in surface electrical properties between scheelite and gangue mineral calcite, achieving efficient flotation and directional separation between scheelite and gangue mineral calcite. This project focuses on in-depth research on key scientific issues such as the synthesis, performance characterization, and flotation mechanism of hydroxypropyl amine cationic collectors. A new type of hydroxypropamine surfactant was successfully synthesized under laboratory conditions. The results indicate that within the pH range of 6.0-10.0, the product is an effective flotation collector with good flotation separation efficiency. The results of single mineral flotation tests show that NTIA has good floatability for scheelite, but poor floatability for calcite. The results of the artificial mixed ore flotation test are basically consistent with those of the single mineral flotation test. At pH 7.0 and a collector concentration of 50 mg/L, the grade and recovery rate of scheelite are 62.56% and 96.44%, respectively, achieving the best separation effect. In the wettability analysis, the contact angle of scheelite reached 97.469 ± 0.1133 in the presence of NTIA, indicating that the hydrophobicity of scheelite surface was significantly enhanced under the action of NTIA, and the floatability of scheelite increased. FTIR analysis and Zeta potential determination indicate that NTIA is mainly adsorbed on the surface of scheelite through hydrogen bonding and electrostatic forces. The XPS spectrum of scheelite indicates that NTIA molecules adsorb on the surface of scheelite through electrostatic and hydrogen bonding, effectively separating scheelite from calcite. These data provide new flotation methods and theoretical support for the effective separation of scheelite and calcite. During the flotation experiment, various datasets were obtained through experimental methods and formula inference calculations. The data format was decimal (. xls), with a total of 16 experiments and 3 sets of data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Indoor experiment, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用红外光谱、Zeta点位系统软件模块进行表征，获得数据。</w:t>
+        <w:t xml:space="preserve">    Characterization was performed using infrared spectroscopy and Zeta point system software modules to obtain data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/03/01-2020/03/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/03/01-2020/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">936.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:936.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">白钨矿, 方解石, 新型浮选剂</w:t>
+        <w:t xml:space="preserve">Theme:Scheelite, calcite, new flotation agent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">Place:Nanchang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明 </w:t>
+        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明  </w:t>
+        <w:t xml:space="preserve">author:Yang Liming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Yang Liming </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨利明. 高效分离白钨矿和方解石的新型浮选捕收剂数据集（2020年3月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2166.2022.</w:t>
+        <w:t xml:space="preserve">Yang Liming. A new flotation collector dataset for efficient separation of scheelite and calcite (March 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2166.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>