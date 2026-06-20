--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域各县区生态红线数据（2016-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ecological red line data of counties and districts in the Yellow River Basin (2016-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ecological red line data of counties and districts in the Yellow River Basin (2016-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1936.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1936.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1936.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集收录了黄河流域各县区生态红线数据，   1.数据集命名：河流域各县区生态红线数据.xlsx   2.属性说明：（1）年：年份（2）省：省市地区（3）生态红线面积：单位为平方千米（4）详情：详细信息"。   本数据集中的黄河流域地区有：河南省、陕西省、宁夏回族自治区、甘肃省、四川省、青海省。</w:t>
+        <w:t xml:space="preserve">This dataset contains ecological red line data for various counties and districts along the Yellow River Basin. 1.Dataset Name: Ecological Red Line Data for Counties and Districts along the River Basin.xlsx 2.Attribute Descriptions:(1) Year: The specific year.(2) Province: The provincial and municipal regions.(3) Ecological Red Line Area: Measured in square kilometers.(4) Details: Detailed information. The regions along the Yellow River Basin included in this dataset are: Henan Province, Shaanxi Province, Ningxia Hui Autonomous Region, Gansu Province, Sichuan Province, and Qinghai Province. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据来源于各地林业局、环保局规划方案等。</w:t>
+        <w:t xml:space="preserve"> This dataset's data sources mainly originate from the planning schemes of forestry bureaus and environmental protection bureaus in various regions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据由各地林业局、环保局规划方案等摘录整理成表格形式的数据。</w:t>
+        <w:t xml:space="preserve"> This dataset consists of data extracted and compiled into a tabular form from the planning schemes of forestry bureaus and environmental protection bureaus in various regions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and compilation, strict measures for data quality control were implemented, ensuring a robust procedure for data generation and utilization. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, 生态环境保护红线, 规划保护</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin, ecological environment protection red line, planning protection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陕西省,  河南省,  宁夏回族自治区,  山东省,  山西省,  内蒙古自治区,  甘肃省,  四川省,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Shaanxi Province,  Henan Province,  Ningxia Hui Autonomous Region,  Shandong Province,  Shanxi Province,  Inner Mongolia Autonomous Region,  Gansu Province,  Sichuan Province,  Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域各县区生态红线数据（2016-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1936.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Ecological red line data of counties and districts in the Yellow River Basin (2016-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1936.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>