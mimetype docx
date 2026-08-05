--- v1 (2026-06-20)
+++ v2 (2026-08-05)
@@ -799,51 +799,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shaanxi Province,  Henan Province,  Ningxia Hui Autonomous Region,  Shandong Province,  Shanxi Province,  Inner Mongolia Autonomous Region,  Gansu Province,  Sichuan Province,  Qinghai Province </w:t>
+        <w:t xml:space="preserve">Place:Henan Province,  Shaanxi Province,  Ningxia Hui Autonomous Region,  Shandong Province,  Shanxi Province,  Inner Mongolia Autonomous Region,  Gansu Province,  Sichuan Province,  Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>