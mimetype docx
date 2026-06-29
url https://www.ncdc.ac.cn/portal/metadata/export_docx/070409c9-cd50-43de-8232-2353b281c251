--- v0 (2026-05-13)
+++ v1 (2026-06-29)
@@ -2267,51 +2267,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Hu, Li Jing, Liu Qinhuo, Lin Shangrong, Huete Alfredo, Liu Liangyun, Croft Holly, Clevers Jan, Zeng Yelu, Wang Xiaohan, Gu Chenpeng, Zhang Zhaoxing, Zhao Jing, Dong Yadong, Mumtaz Faisal, yu Wentao. A novel red‐edge spectral index for retrieving the leaf chlorophyll content[J]. Methods in Ecology and Evolution, 2022-10, 13. </w:t>
+        <w:t xml:space="preserve">Zhang Hu, Li Jing, Liu Qinhuo, Lin Shangrong, Huete Alfredo, Liu Liangyun, Croft Holly, Clevers Jan G.P.W., Zeng Yelu, Wang Xiaohan, Gu Chenpeng, Zhang Zhaoxing, Zhao Jing, Dong Yadong, Mumtaz Faisal, Yu Wentao. A novel red‐edge spectral index for retrieving the leaf chlorophyll content[J]. Methods in Ecology and Evolution, 2022-12, 13, (12): 2771-2787. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1111/2041-210X.13994.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>