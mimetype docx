--- v1 (2026-06-29)
+++ v2 (2026-09-26)
@@ -140,51 +140,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.16673</w:t>
+        <w:t xml:space="preserve">31253.11.sciencedb.16673</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2176,51 +2176,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张虎. 中国区域MuSyQ高分30米空间分辨率10天合成时空连续叶片叶绿素含量产品（2021-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.16673.</w:t>
+        <w:t xml:space="preserve">张虎. 中国区域MuSyQ高分30米空间分辨率10天合成时空连续叶片叶绿素含量产品（2021-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:31253.11.sciencedb.16673.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2267,53 +2267,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Hu, Li Jing, Liu Qinhuo, Lin Shangrong, Huete Alfredo, Liu Liangyun, Croft Holly, Clevers Jan G.P.W., Zeng Yelu, Wang Xiaohan, Gu Chenpeng, Zhang Zhaoxing, Zhao Jing, Dong Yadong, Mumtaz Faisal, Yu Wentao. A novel red‐edge spectral index for retrieving the leaf chlorophyll content[J]. Methods in Ecology and Evolution, 2022-12, 13, (12): 2771-2787. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1111/2041-210X.13994.</w:t>
+        <w:t xml:space="preserve">Zhang Hu, Li Jing, Liu Qinhuo, Lin Shangrong, Huete Alfredo, Liu Liangyun, Croft Holly, Clevers JanG.P.W., Zeng Yelu, Wang Xiaohan, Gu Chenpeng, Zhang Zhaoxing, Zhao Jing, Dong Yadong, Mumtaz Faisal, Yu Wentao. A novel red‐edge spectral index for retrieving the leaf chlorophyll content[J/OL]. Methods in Ecology and Evolution, 2022-12, 13(12): 2771-2787. DOI: 10.1111/2041-210X.13994.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>