--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental study data set of thermal performance of quicklime heat source pile pre melted high temperature permafrost</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">生石灰热源桩预融化高温多年冻土的热性能试验研究数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2815.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental study data set of thermal performance of quicklime heat source pile pre melted high temperature permafrost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2815.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2815.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2815.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set contains two test data from the thermal performance model test (sand, silty sand, clay) of three quicklime heat source piles to pre melt high-temperature permafrost. (1) The maximum temperature that the soil can reach at different depths (5cm, 10cm, 15cm, 20cm) during the test, and (2) The change characteristics of soil volume water content at different time periods (initial, maximum, and end) during the test. </w:t>
+        <w:t xml:space="preserve">  该数据集包含3个生石灰热源桩预融化高温多年冻土的热性能模型试验（砂土、粉质砂土、黏土）中的两项试验数据，（1）试验过程中不同深度（5cm、10cm、15cm、20cm）处土体所能达到的最大温度，（2）在试验过程的不同时间段（初始、最大、结束）土壤体积含水量的变化特征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset obtains the variation characteristics of maximum temperature and soil volume moisture content at different depths and time periods through experiments, monitoring, and simulation experiments.</w:t>
+        <w:t xml:space="preserve">  该数据集通过试验、监测和模拟实验来获得不同深度、不同时间段的冻土最大温度）、土壤体积含水量的变化特征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This data is obtained through test, monitoring and simulation.</w:t>
+        <w:t xml:space="preserve">  本数据通过试验、监测、模拟获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/04/01-2019/04/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/04/01-2019/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Quicklime heat source pile, high-temperature permafrost, thermal performance</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生石灰热源桩, 高温多年冻土, 热性能</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lanzhou </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu Weibo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘伟博 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu Weibo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘伟博  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆妍</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0809600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Weibo. Experimental study data set of thermal performance of quicklime heat source pile pre melted high temperature permafrost. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2815.2023.</w:t>
+        <w:t xml:space="preserve">刘伟博. 生石灰热源桩预融化高温多年冻土的热性能试验研究数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2815.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>