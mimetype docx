--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023年黄土丘陵沟壑区第一副区桥沟流域降水观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2023 Rainfall Observation Dataset of Qiaogou Watershed in the First Sub District of Loess Hilly and Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023 Rainfall Observation Dataset of Qiaogou Watershed in the First Sub District of Loess Hilly and Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6583.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6583.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6583.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2023年桥沟流域雨量站降水观测数据。桥沟流域位于陕西省榆林市绥德县，属于裴家峁沟（无定河一级支流）的一级支流。桥沟流域共布设了桥沟1号、桥沟2号、桥沟3号和桥沟5号四个雨量站，使用DSJ2型虹吸式自记雨量计和口径为20cm的SM1型普通雨量计进行平行观测，自记雨量计故障时用普通雨量计代替。数据包括流域站网布设图、逐日降水量表、降水量摘录表、各时段最大降水量表。桥沟流域雨量站基本情况等详见《桥沟流域2023年情况说明》。</w:t>
+        <w:t xml:space="preserve">This dataset contains precipitation observation data from the Qiaogou Basin rainfall station in 2023. The Qiaogou watershed is located in Suide County, Yulin City, Shaanxi Province, and is a first level tributary of Peijiamaogou (a first level tributary of Wuding River). There are four rainfall stations in the Qiaogou watershed, namely Qiaogou 1, Qiaogou 2, Qiaogou 3, and Qiaogou 5. DSJ2 siphon type self recording rain gauges and SM1 ordinary rain gauges with a diameter of 20cm are used for parallel observation. When the self recording rain gauges fail, ordinary rain gauges are used instead. The data includes the layout map of the watershed station network, daily precipitation table, precipitation extraction table, and maximum precipitation table for each period. The basic information of the rainfall station in the Qiaogou Basin can be found in the "Qiaogou Basin 2023 Situation Description" </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器连续观测，人工定时观测。</w:t>
+        <w:t xml:space="preserve">Continuous observation by instrument and regular observation manually</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">降水量观测仪器有DSJ2型虹吸式自记雨量计和口径为20cm的SM1型普通雨量计。DSJ2型自记雨量计采用24段制进行汛期观测，SM1型普通雨量计采用8时、20时两段制进行全年观测，在自记雨量计出现故障的情况下，用普通雨量计观测资料进行补充。主要观测降水起止时间，统计降水量，当降水间歇时间大于15min，间歇前后作为两次降水进行观测，当间歇时间小于15min则作为一次降水观测记载，如果一次降水跨过8时、20时，应在8时、20时加测。</w:t>
+        <w:t xml:space="preserve">Precipitation observation instruments include DSJ2 siphon self recording rain gauge and SM1 ordinary rain gauge with a diameter of 20cm. The DSJ2 self recording rain gauge adopts the 24 segment system for flood season observation, and the SM1 ordinary rain gauge adopts the 8:00 and 20:00 two segment system for annual observation. In case of failure of the self recording rain gauge, the observation data of the ordinary rain gauge shall be used for supplement. The starting and ending time of precipitation is mainly observed, and the precipitation is counted. When the interval time of precipitation is more than 15min, it is observed as two times of precipitation before and after the interval time. When the interval time is less than 15min, it is recorded as a precipitation observation. If a precipitation exceeds 8 and 20 hours, it should be added at 8 and 20 hours</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自记雨量计每年观测开始前进行仪器标定。数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">The recording rain gauge shall be calibrated before the start of observation every year. In the process of data entry, there are four levels of manual verification: tabulation, initial verification, re verification, and audit to ensure data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县桥沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qiaogou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">354.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:354.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水摘录, 最大降水量, 时段降水量, 日降水量</w:t>
+        <w:t xml:space="preserve">Theme:Daily precipitation, precipitation intensity, maximum precipitation, period precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">桥沟,  榆林,  绥德,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Qiaogou,  Yulin,  Suide,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,828 +1185,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">崔钰  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  麦旭东  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) , LEI Xin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:126201340005150007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">水土保持试验与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2023年黄土丘陵沟壑区第一副区桥沟流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6583.2024.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). 2023 Rainfall Observation Dataset of Qiaogou Watershed in the First Sub District of Loess Hilly and Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6583.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>