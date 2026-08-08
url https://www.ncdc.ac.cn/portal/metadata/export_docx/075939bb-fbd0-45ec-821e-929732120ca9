--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -263,51 +263,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains precipitation observation data from the Qiaogou Basin rainfall station in 2023. The Qiaogou watershed is located in Suide County, Yulin City, Shaanxi Province, and is a first level tributary of Peijiamaogou (a first level tributary of Wuding River). There are four rainfall stations in the Qiaogou watershed, namely Qiaogou 1, Qiaogou 2, Qiaogou 3, and Qiaogou 5. DSJ2 siphon type self recording rain gauges and SM1 ordinary rain gauges with a diameter of 20cm are used for parallel observation. When the self recording rain gauges fail, ordinary rain gauges are used instead. The data includes the layout map of the watershed station network, daily precipitation table, precipitation extraction table, and maximum precipitation table for each period. The basic information of the rainfall station in the Qiaogou Basin can be found in the "Qiaogou Basin 2023 Situation Description" </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -630,51 +630,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">data </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve">format:excel,word,pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordinate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>