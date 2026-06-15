--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌梁素海浮游动物数据集（2019年3-9月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Wuliangsuhai zooplankton data set (March September 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wuliangsuhai zooplankton data set (March September 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2366.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2366.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2366.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集采用布点采样分析获取得到。数据集包括浮游动物门、纲（属）水平的密度和生物量数据，共计3组数据，每组6条，数据集完全开放共享。</w:t>
+        <w:t xml:space="preserve">This data set is obtained by point sampling analysis. The data set includes density and biomass data of zooplankton at phylum and class (genus) levels, with a total of 3 groups of 6 data in each group. The data set is completely open and shared. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  参照《水环境监测规范》（SL219-2013）进行布点取样，参照《淡水浮游生物研究方法》等进行实验处理，按照《中国淡水生物图谱》用显微镜进行分类鉴定和定量计数。</w:t>
+        <w:t xml:space="preserve">  Spot sampling was carried out according to the specifications for water environment monitoring (sl219-2013), experimental treatment was carried out according to the research methods of freshwater plankton, and classification, identification and quantitative counting were carried out with a microscope according to the atlas of freshwater organisms in China.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  参照《水环境监测规范》（SL219-2013）进行布点取样，参照《淡水浮游生物研究方法》等进行实验处理，按照《中国淡水生物图谱》用显微镜进行分类鉴定和定量计数。</w:t>
+        <w:t xml:space="preserve">  Spot sampling was carried out according to the specifications for water environment monitoring (sl219-2013), experimental treatment was carried out according to the research methods of freshwater plankton, and classification, identification and quantitative counting were carried out with a microscope according to the atlas of freshwater organisms in China.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  点位布设、样品采样、保存及测定均严格按照国家相关标准和规范进行，数据可靠。</w:t>
+        <w:t xml:space="preserve">  The layout of points, sampling, preservation and determination of samples are carried out in strict accordance with relevant national standards and specifications, and the data is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/03/01-2019/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/03/01-2019/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌梁素海 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Wuliangsuhai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:43.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">浮游动物密度, 生物量</w:t>
+        <w:t xml:space="preserve">Theme:Zooplankton density, biomass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌梁素海 </w:t>
+        <w:t xml:space="preserve">Place:Wuliangsuhai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王司阳,  韩冰 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Siyang,  han bing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王司阳  </w:t>
+        <w:t xml:space="preserve">author:WANG Siyang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:han bing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1508400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河凌汛监测与灾害防控关键技术研究与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and demonstration on Key Technologies of ice flood monitoring and disaster prevention and control in the Yellow River</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王司阳,韩冰. 乌梁素海浮游动物数据集（2019年3-9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2366.2022.</w:t>
+        <w:t xml:space="preserve">WANG Siyang, han bing. Wuliangsuhai zooplankton data set (March September 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2366.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>