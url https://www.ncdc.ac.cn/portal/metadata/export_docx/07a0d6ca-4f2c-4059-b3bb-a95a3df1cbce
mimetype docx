--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">不同禁牧年限退化草地土壤有机碳数据集（2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil organic carbon data on degraded grasslands with different grazing bans in 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil organic carbon data on degraded grasslands with different grazing bans in 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6559.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6559.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6559.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集记录了祁连山不同禁牧年限退化草地表层土壤有机碳变化，该数据集可为高寒退化草地的恢复管理提供支撑。包括放牧草地、禁牧7年草地、禁牧13年草地、禁牧20年草地表0-20cm土壤有机碳含量（g/kg）等数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用野外样品采集及室内分析等方法获取了祁连山不同禁牧年限退化草地表层土壤有机碳数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  草地调查样方大小为20×20m2；采用土壤剖面的方法进行土壤样品采样，采样深度为20cm, 每个样方随机设置3个采样重复;取样后自然风干并过2mm 土筛，土壤有机碳含量采用重铬酸钾氧化—外加热法测定。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为确保量控制，采样前组织调查人员开展培训，统一采样方法，室内测试分析委托中国科学院内陆河流域重点实验室完成，对分析测试数据及时进行电子化处理，审核后入库。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/08/16-2020/08/16</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/08/16-2020/08/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山大野口流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dayekou watershed in Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:8.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">不同禁牧年限, 退化草地, 土壤有机碳</w:t>
+        <w:t xml:space="preserve">Theme:Different grazing bans, degraded grasslands, and soil organic carbon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山大野口流域 </w:t>
+        <w:t xml:space="preserve">Place:Dayekou watershed in Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈龙飞 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Longfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈龙飞  </w:t>
+        <w:t xml:space="preserve">author:CHEN Longfei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Longfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈龙飞. 不同禁牧年限退化草地土壤有机碳数据集（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6559.2024.</w:t>
+        <w:t xml:space="preserve">CHEN Longfei. Soil organic carbon data on degraded grasslands with different grazing bans in 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6559.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>