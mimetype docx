--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental data of Taiyuan carbon steel slag + carbon steel slag granular soil column (may 2019-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">山西省太原市碳钢渣+碳钢渣颗粒土柱实验数据（2019年5月-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2187.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data of Taiyuan carbon steel slag + carbon steel slag granular soil column (may 2019-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2187.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2187.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2187.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using powdered carbon steel slag as adsorption material and carbon steel slag particles as aggregate, through leaching experiment, the ratio of carbon steel slag and carbon steel slag particles to treat acid old kiln water by PRB is studied, and the dynamic adsorption law of PRB to treat acid old kiln water and the ratio of PRB filling materials are analyzed. The data set contains a total of 450 data. The experiment of this data set was carried out in May 2019 in Taiyuan, Shanxi Province. </w:t>
+        <w:t xml:space="preserve">  以粉末状碳钢渣为吸附材料，碳钢渣颗粒作为骨料，通过淋溶实验，研究碳钢渣和碳钢渣颗粒配比PRB治理酸性老窑水，分析PRB治理酸性老窑水的动态吸附规律及PRB填充材料的配比。数据集共包含450个数据。本数据集开展实验的时间为2019年5月，开展实验的地方为山西省太原市。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Indoor experiment, self generated.</w:t>
+        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The concentration of so 4 2 - was determined by Barium Chromate Spectrophotometry (thermal method) according to the standard test methods for drinking water inorganic non-metallic indexes (GB / t5750.5-2006) issued by the Ministry of health. According to the standard test methods for drinking water inorganic metal index (GB / t5750.6-2006) issued by the Ministry of health, the metal ions (Fe, Mn, Zn) in the solution were determined and analyzed by atomic absorption spectrophotometer.</w:t>
+        <w:t xml:space="preserve">  根据国家卫生部颁布的《生活饮用水标准检验方法无机非金属指标》（GB/T5750.5-2006），采用铬酸钡分光光度法（热法）测定SO42-的浓度。根据国家卫生部颁布的《生活饮用水标准检验方法无机金属指标》（GB/T5750.6-2006），采用原子吸收分光光度计对溶液中金属离子（Fe、Mn、Zn）进行测定分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/05/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/05/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Taiyuan City, Shanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山西省太原市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:6.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Leaching experiment, PRB treatment, dynamic adsorption law</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">淋溶实验, PRB治理, 动态吸附规律</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Taiyuan City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山西省太原市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yongbo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张永波 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Yongbo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张永波  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Yongbo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张永波</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yongbo. Experimental data of Taiyuan carbon steel slag + carbon steel slag granular soil column (may 2019-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2187.2022.</w:t>
+        <w:t xml:space="preserve">张永波. 山西省太原市碳钢渣+碳钢渣颗粒土柱实验数据（2019年5月-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2187.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>