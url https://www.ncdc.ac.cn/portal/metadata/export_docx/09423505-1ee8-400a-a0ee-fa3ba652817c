--- v0 (2026-05-02)
+++ v1 (2026-09-14)
@@ -2524,73 +2524,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Jing, Li Jing, Liu Qinhuo, Fan Wenjie, Zhong Bo, Wu Shanlong, Yang Le, Zeng Yelu, Xu Baodong, Yin Gaofei. Leaf Area Index Retrieval Combining HJ1/CCD and Landsat8/OLI Data in the Heihe River Basin, China[J]. Remote Sensing, 2015, 7, (6). </w:t>
+        <w:t xml:space="preserve">Zhao Jing, Li Jing, Liu Qinhuo, Fan Wenjie, Zhong Bo, Wu Shanlong, Yang Le, Zeng Yelu, Xu Baodong, Yin Gaofei. Leaf Area Index Retrieval Combining HJ1/CCD and Landsat8/OLI Data in the Heihe River Basin, China[J]. Remote Sensing, 2015, 7(6).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>