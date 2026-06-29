--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30m Permafrost Thickness Map of Kamalan River Basin in Dongpo Tahe Area of Daxing'anling Mountains (2023-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">大兴安岭东坡塔河地区卡马兰河流域30m多年冻土厚度图（2023-2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7243.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30m Permafrost Thickness Map of Kamalan River Basin in Dongpo Tahe Area of Daxing'anling Mountains (2023-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7243.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7243.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7243.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集为东北大兴安岭东坡塔河地区卡马兰河流域多年冻土厚度空间栅格数据，栅格单元数值表征多年冻土厚度（单位：m）。数据集以研究区现场机械 / 人工钻探与探坑获取的实测地温数据为核心观测基础，融合 Google Earth Engine（GEE）平台及权威数据源获取的气候、土壤、地形等多源环境空间数据集作为模型预测变量。通过 Python 与 ArcGIS 完成环境因子的格式转换、WGS84 坐标系空间配准、目标分辨率重采样及归一化等预处理流程，基于地形（高程、坡度、坡向、地形起伏度、地形湿度指数、地形位置指数等）、土壤（土壤质地、土地覆盖、基岩埋深）、气象（气温、降水、冻融指数）三类核心因子，综合采用地温梯度模型、环境相似性模型与随机森林算法，反演生成研究区尺度多年冻土厚度空间分布产品。为保障数据可靠性，采用五折交叉验证评估随机森林模型预测精度，并通过 ArcGIS 开展栅格数据可视化校验与空间逻辑分析，确保多年冻土厚度空间分布符合区域冻土分布规律，无显著异常值。本数据集可为寒区水文过程模拟、生态环境评估与工程建设规划提供关键基础数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Field sampling data: Ground temperature measurement data obtained from on-site mechanical/manual drilling and exploration pits in the Kamaran River Basin on the east slope of the Greater Khingan Range.     Environmental data: sourced from multi-source spatial datasets such as climate, soil, and terrain downloaded from the Google Earth Engine (GEE) platform and authoritative websites, used as model predictive variables.</w:t>
+        <w:t xml:space="preserve">  野外采样数据：基于大兴安岭东坡卡马兰河流域现场机械/人工钻探与探坑获取的地温测量数据。   环境数据：来源于Google Earth Engine (GEE)平台及权威网站下载的气候、土壤、地形等多源空间数据集，作为模型预测变量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Preprocess all environmental factor data using Python and ArcGIS, including format conversion, spatial registration (unified to WGS84 coordinate system), resampling (to target resolution), and normalization. Based on terrain factors (elevation, slope, aspect, terrain undulation, terrain humidity index, terrain position index, etc.), soil factors (soil texture, land cover, bedrock burial depth), and meteorological factors (temperature, precipitation, freeze-thaw index) data, the study area scale permafrost thickness map is obtained through methods such as geothermal gradient model, environmental similarity model, and random forest.</w:t>
+        <w:t xml:space="preserve">  利用Python和ArcGIS对所有环境因子数据进行预处理，包括格式转换、空间配准（统一至WGS84坐标系）、重采样（至目标分辨率）与归一化。基于地形因子（高程、坡度、坡向、地形起伏度、地形湿度指数、地形位置指数等）、土壤因子（土壤质地、土地覆盖、基岩埋深）、气象因子（气温、降水、冻融指数）数据，通过地温梯度模型、环境相似性模型、随机森林的方法，得到研究区域尺度的多年冻土厚度图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Model validation: The five fold cross validation method is used to evaluate the prediction accuracy of the random forest model and ensure its reliability.     Spatial consistency check: Use ArcGIS to visually check and logically analyze the generated raster data, ensuring that the spatial distribution of permafrost temperature conforms to the regional permafrost distribution pattern and has no significant outliers. </w:t>
+        <w:t xml:space="preserve">  模型验证：采用五折交叉验证方法评估随机森林模型的预测精度，确保模型可靠。   空间一致性检查：使用ArcGIS对生成的栅格数据进行可视化检查与逻辑分析，确保多年冻土温度空间分布符合区域冻土分布规律，无显著异常值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/07/01-2024/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/07/01-2024/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Kamaran River Basin on the East Slope of Daxing'an Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大兴安岭东坡卡马兰河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:21.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Permafrost, thickness, Kamaran River Basin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多年冻土, 厚度, 卡马兰河流域</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kamaran River Basin on the East Slope of Daxing'an Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大兴安岭东坡卡马兰河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 52.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">123.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 51.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,550 +1591,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zang Shuying </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">臧淑英 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:He Jianxiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何俭翔  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Sun Li </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙丽</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022FY100700</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022FY100700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zang Shuying. 30m Permafrost Thickness Map of Kamalan River Basin in Dongpo Tahe Area of Daxing'anling Mountains (2023-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7243.2026.</w:t>
+        <w:t xml:space="preserve">臧淑英. 大兴安岭东坡塔河地区卡马兰河流域30m多年冻土厚度图（2023-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7243.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>