--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">长江三峡库区白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体专业监测年报汇编(2008年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Compilation of Annual Monitoring Reports for Baishuihe Landslide, Bazimen Landslide, Shuping Landslide, Xintan Landslide, and Lianziya Dangerous Rock Mass in the Three Gorges Reservoir Area of the Yangtze River (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compilation of Annual Monitoring Reports for Baishuihe Landslide, Bazimen Landslide, Shuping Landslide, Xintan Landslide, and Lianziya Dangerous Rock Mass in the Three Gorges Reservoir Area of the Yangtze River (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0032.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0032.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.75</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集三峡站观测年报（2008年）内容包括白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体专业监测情况，人员队伍、仪器设备、专业监测等任务的完成情况、监测滑坡变形情况以及发生变形的重点滑坡等信息进行了详细介绍和分析。</w:t>
+        <w:t xml:space="preserve">The annual observation report of the Three Gorges Station (2008) includes the professional monitoring of Baishuihe landslide, Bazimen Landslide, Shuping landslide, Xintan landslide, Lianziya dangerous rock mass, the completion of tasks such as personnel, instruments and equipment, professional monitoring, monitoring of landslide deformation and the deformation of key landslides. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主生产（人工采集）</w:t>
+        <w:t xml:space="preserve">Self production (manual collection)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">The quality of data set is controlled by strict manual audit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经过人工校正、质量良好</w:t>
+        <w:t xml:space="preserve">This data has been corrected manually and the quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/01/01-2008/12/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/01/01-2008/12/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">长江三峡库区白水河、八字门、树坪、新滩、链子崖 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Baishuihe, Bazimen, Shuping, Xintan and Lianziya in the Three Gorges Reservoir area of the Yangtze River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">7.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:7.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:doc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">滑坡, 年报, 统计数据</w:t>
+        <w:t xml:space="preserve">Theme:Landslides, annual reports, statistics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Engineering Geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">链子崖,  八字门,  新滩,  长江三峡库区,  白水河,  树坪 </w:t>
+        <w:t xml:space="preserve">Place:Lianziya,  Bazimen,  Xintan,  Three Gorges Reservoir area,  Baishui River,  Shuping </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,753 +1185,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武</w:t>
+        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13972006951</w:t>
+        <w:t xml:space="preserve">phone:13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武 </w:t>
+        <w:t xml:space="preserve">contributors:YI Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武  </w:t>
+        <w:t xml:space="preserve">author:YI Wu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  敏玉芳  </w:t>
+        <w:t xml:space="preserve">,  MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YI Wu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">易武. 长江三峡库区白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体专业监测年报汇编(2008年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.75.</w:t>
+        <w:t xml:space="preserve">YI Wu. Compilation of Annual Monitoring Reports for Baishuihe Landslide, Bazimen Landslide, Shuping Landslide, Xintan Landslide, and Lianziya Dangerous Rock Mass in the Three Gorges Reservoir Area of the Yangtze River (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.75.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>