--- v1 (2026-08-03)
+++ v2 (2026-09-17)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compilation of Annual Monitoring Reports for Baishuihe Landslide, Bazimen Landslide, Shuping Landslide, Xintan Landslide, and Lianziya Dangerous Rock Mass in the Three Gorges Reservoir Area of the Yangtze River (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">长江三峡库区白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体专业监测年报汇编(2008年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0032.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Compilation of Annual Monitoring Reports for Baishuihe Landslide, Bazimen Landslide, Shuping Landslide, Xintan Landslide, and Lianziya Dangerous Rock Mass in the Three Gorges Reservoir Area of the Yangtze River (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.75</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0032.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.75</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The annual observation report of the Three Gorges Station (2008) includes the professional monitoring of Baishuihe landslide, Bazimen Landslide, Shuping landslide, Xintan landslide, Lianziya dangerous rock mass, the completion of tasks such as personnel, instruments and equipment, professional monitoring, monitoring of landslide deformation and the deformation of key landslides. </w:t>
+        <w:t xml:space="preserve">该数据集三峡站观测年报（2008年）内容包括白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体专业监测情况，人员队伍、仪器设备、专业监测等任务的完成情况、监测滑坡变形情况以及发生变形的重点滑坡等信息进行了详细介绍和分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Self production (manual collection)</w:t>
+        <w:t xml:space="preserve">自主生产（人工采集）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The quality of data set is controlled by strict manual audit</w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data has been corrected manually and the quality is good </w:t>
+        <w:t xml:space="preserve">本数据经过人工校正、质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/01/01-2008/12/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/01/01-2008/12/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Baishuihe, Bazimen, Shuping, Xintan and Lianziya in the Three Gorges Reservoir area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区白水河、八字门、树坪、新滩、链子崖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Landslides, annual reports, statistics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">滑坡, 年报, 统计数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Engineering Geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lianziya,  Bazimen,  Xintan,  Three Gorges Reservoir area,  Baishui River,  Shuping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">链子崖,  八字门,  新滩,  长江三峡库区,  白水河,  树坪 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13972006951</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  MIN Yufang </w:t>
+        <w:t xml:space="preserve">,  易武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YI Wu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YI Wu. Compilation of Annual Monitoring Reports for Baishuihe Landslide, Bazimen Landslide, Shuping Landslide, Xintan Landslide, and Lianziya Dangerous Rock Mass in the Three Gorges Reservoir Area of the Yangtze River (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.75.</w:t>
+        <w:t xml:space="preserve">易武. 长江三峡库区白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体专业监测年报汇编(2008年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.75.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>