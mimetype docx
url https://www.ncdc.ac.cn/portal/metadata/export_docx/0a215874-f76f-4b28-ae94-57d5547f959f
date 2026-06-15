--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001-2010年黄土高塬沟壑区南小河沟流域气象观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological observation data set of Nanxiaohegou watershed in gully region of Loess Plateau from 2001 to 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological observation data set of Nanxiaohegou watershed in gully region of Loess Plateau from 2001 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0023.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0023.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.72</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2001-2010年南小河沟流域杨家沟、董庄沟及十八亩台3个蒸发量观测点的逐日水面蒸发量。20cm口径蒸发皿的蒸发量用同规格雨量杯或专用台秤观测，观测精度0.1mm。蒸发观测以每日8时为日分界，每天规定时间观测一次。皿内有雨水降入时，应在观测记录时减除降水量既得该次实际蒸发量。</w:t>
+        <w:t xml:space="preserve">This data set is the daily water surface evaporation of Yangjiagou, dongzhuanggou and 18 Mu stations in Nanxiaohegou basin from 2001 to 2010. The evaporation capacity of a 20cm diameter pan is observed by a rainfall cup of the same specification or a special platform scale, and the observation accuracy is 0.1mm. The daily boundary of evaporation observation is 8:00 a.m. and it is observed once a day. When there is rain in the dish, the actual evaporation should be obtained by subtracting the precipitation in the observation record. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测</w:t>
+        <w:t xml:space="preserve">Artificial timing observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在结冰季节，当皿内有冰时，应用称量法。方法：将皿内注入20mm清水后，在台秤上称其重量（g），将台秤刻度定在注入20mm水的重量处，观测日，将蒸发皿（含冰）放在蒸发案秤上，用雨量杯向蒸发皿加水，加水至台秤持平，加入水量即为累计蒸发量。</w:t>
+        <w:t xml:space="preserve">In the freezing season, when there is ice in the dish, the weighing method should be used. Methods: after 20 mm clear water was injected into the dish, the weight (g) was weighed on the platform scale, and the scale was set at the weight of 20 mm water. On the observation day, the evaporating dish (containing ice) was placed on the evaporation table scale, and water was added to the evaporating dish with a rainfall cup until the scale was even. The amount of water added was the accumulated evaporation capacity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanxiaohegou watershed, houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1050.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水量, 最大降水量, 时段降水量, 降水摘录</w:t>
+        <w:t xml:space="preserve">Theme:Precipitation, Maximum precipitation, Period precipitation, Precipitation extract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">庆阳,  西峰,  南小河沟,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Qingyang City,  Xifeng District,  Nanxiaohegou,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁静  </w:t>
+        <w:t xml:space="preserve">author:YUAN Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2001-2010年黄土高塬沟壑区南小河沟流域气象观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.72.</w:t>
+        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Meteorological observation data set of Nanxiaohegou watershed in gully region of Loess Plateau from 2001 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.72.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>