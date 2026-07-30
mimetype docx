--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -2,878 +2,796 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蓄滞洪区布局优化方法</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Optimization method for layout of flood storage and detention areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Optimization method for layout of flood storage and detention areas</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6826.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6826.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6826.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本文档详细阐述了蓄滞洪区布局优化的流程和方法。首先，通过系统分析法和地理信息系统（GIS）技术，根据地形条件和水文数据分析，划定不同河段的蓄洪空间。其次，采用适应性管理策略，结合河道整治和水动力模型模拟，调整蓄泄布局以应对超额洪量。接着，利用优化理论和方法（如线性规划、遗传算法），初步提出多个蓄滞洪区布局方案，并通过多指标决策分析（包括分洪能力、蓄洪利用效率、人口密度、耕地占比和单位面积GDP等指标），计算各方案的综合评分，选择最优方案。整个过程结合了先进的技术工具和数学模型，确保了蓄滞洪区布局方案的科学性、有效性和社会经济影响的均衡。本方法为蓄滞洪区的规划和布局优化工作提供了技术支持。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">113.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:113.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.docx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">超额洪量分布优化, 蓄洪空间分布优化, 流域洪水蓄泄布局透应性优化</w:t>
+        <w:t xml:space="preserve">Theme:Optimization of excess flood volume distribution, optimization of flood storage space distribution, optimization of flood storage and discharge layout permeability in the watershed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,69 +825,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -996,69 +896,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1080,69 +962,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1169,69 +1033,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1257,818 +1103,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">蒋磊 </w:t>
+        <w:t xml:space="preserve">contributors:JIANG Lei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">蒋磊  </w:t>
+        <w:t xml:space="preserve">author:JIANG Lei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JIANG Lei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蒋磊. 蓄滞洪区布局优化方法. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6826.2025.</w:t>
+        <w:t xml:space="preserve">JIANG Lei. Optimization method for layout of flood storage and detention areas. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6826.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>