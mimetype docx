--- v0 (2026-05-09)
+++ v1 (2026-08-07)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2015年-2019年黄河流域历史其他灾害数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on Other Historical Disasters in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on Other Historical Disasters in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0010.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0010.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.2021.9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集收录了黄河流域历史其他灾害数据。   主要包括地质灾害次数/次、滑坡灾害次数/次、崩塌灾害次数/次、泥石流灾害次数/次、地面塌陷灾害次数/次，以及历史其他具体历史灾害事件。   数据主要源自中国地震台网。</w:t>
+        <w:t xml:space="preserve">This dataset contains data on other historical disasters in the Yellow River Basin, mainly including the number of geological disasters, the number of landslide disasters, the number of collapse disasters, the number of debris flow disasters, the number of ground collapse disasters, as well as specific historical disaster events. The data is mainly sourced from the China Earthquake Networks Center. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国地震台网http://news.ceic.ac.cn/index.html?time=1606989478。</w:t>
+        <w:t xml:space="preserve"> China Earthquake Networks Center: http://news.ceic.ac.cn/index.html?time=1606989478.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理数据。</w:t>
+        <w:t xml:space="preserve"> Manually collected and compiled data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">81.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:81.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域自然灾害, 地震, 地质环境</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin, natural disasters, earthquakes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域,  山东,  四川,  宁夏,  内蒙古,  青海省,  河南省,  甘肃省,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin,  Henan Province,  Shandong,  Qinghai Province,  Sichuan,  Ningxia,  Inner Mongolia,  Gansu Province,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春.  2015年-2019年黄河流域历史其他灾害数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.2021.9.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data on Other Historical Disasters in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.2021.9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>