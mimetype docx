--- v0 (2026-06-08)
+++ v1 (2026-09-06)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly Average Value of Sulfur Dioxide at Longfengshan Atmospheric Background Station in Heilongjiang Province in 2005</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2005年黑龙江龙凤山大气本底站二氧化硫月均值</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.lfs.db2922.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly Average Value of Sulfur Dioxide at Longfengshan Atmospheric Background Station in Heilongjiang Province in 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Lfs.2020.28</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.lfs.db2922.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Lfs.2020.28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset includes monthly statistical data of sulfur dioxide online observation at the Longfengshan Regional Atmospheric Background Station in Heilongjiang Province, China from July to December 2005, which can represent the sulfur dioxide background situation in Northeast China during the same period. The dataset has undergone strict quality control, and statistical variables include monthly average, median, standard deviation, sample number, monthly maximum, and monthly minimum sulfur dioxide values </w:t>
+        <w:t xml:space="preserve">本数据集包括我国黑龙江龙凤山区域大气本底站2005年7-12月二氧化硫在线观测月统计数据，可代表同期我国东北地区的二氧化硫本底状况，数据集经过严格的质量控制，统计变量包括二氧化硫月平均值、中值、标准差、样本个数、月最大值、月最小值等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data storage format is in Excel spreadsheet format, with a total of 9 fields, namely station_ e. Year, month, SO2_ AVG, SO2_ MDN, SO2_ STD, SO2_ CNT, SO2_ MAX and SO2_ MIN, with a data time range of July to December 2005, is an online observation monthly statistical data on sulfur dioxide, which can represent the background status of sulfur dioxide in Northeast China during the same period</w:t>
+        <w:t xml:space="preserve">数据存储格式为Excel表格形式，共有9个字段，分别为station_e，year，month，SO2_AVG，SO2_MDN，SO2_STD，SO2_CNT，SO2_MAX和SO2_MIN，数据时间范围为2005年7月-12月，是关于二氧化硫的在线观测月统计数据，可代表同期我国东北地区的二氧化硫本底状况。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic observation of instruments and manual statistical data</w:t>
+        <w:t xml:space="preserve">仪器自动观测 人工统计数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2005/07/23-2005/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005/07/23-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Longfeng Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">龙凤山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:330.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">330.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:38.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:monthly average, reactive gas, Sulfur dioxide</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月均值, 反应性气体, 二氧化硫</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Wuchang City,  Longfeng Mountain,  Heilongjiang Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">五常市,  龙凤山,  黑龙江省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1487,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Zhang Xiaochun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓春</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:010-58995267</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">010-58995267</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:xczhang@camscma.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xczhang@camscma.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Xiaochun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Xiaochun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Xiaochun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓春</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Xiaochun. Monthly Average Value of Sulfur Dioxide at Longfengshan Atmospheric Background Station in Heilongjiang Province in 2005. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Lfs.2020.28.</w:t>
+        <w:t xml:space="preserve">张晓春. 2005年黑龙江龙凤山大气本底站二氧化硫月均值. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Lfs.2020.28.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>