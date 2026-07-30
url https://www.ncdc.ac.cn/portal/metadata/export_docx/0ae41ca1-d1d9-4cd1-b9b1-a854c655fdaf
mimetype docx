--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data set of northwest inland water conservancy Yearbook (2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">西北内陆区水利年鉴统计数据集（2016年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2297.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data set of northwest inland water conservancy Yearbook (2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2297.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2297.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2297.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; emsp; This data includes the total amount of water resources, water supply and water consumption in different administrative regions of northwest inland region in 2016, analyzes the proportion of industrial, agricultural and ecological water, and defines the proportion of regional agricultural water; The reduction of cultivated land area is analyzed through the data of the number of irrigation areas above 10000 mu, the irrigation area of cultivated land and the irrigation area of different administrative divisions; Through the statistical data of irrigation area under different water-saving irrigation technologies, the proportion of efficient water-saving irrigation area in different administrative regions is analyzed. </w:t>
+        <w:t xml:space="preserve">  本数据包含2016年西北内陆区不同行政区域水资源总量、供水量及用水量的情况，并分析了工业、农业及生态用水的比例，明确了区域农业用水的占比；通过万亩以上灌区数量和耕地灌溉面积及不同行政分区灌溉面积数据，分析了耕地面积减少量；通过不同节水灌溉技术下的灌溉面积统计数据，分析不同行政区域高效节水灌溉面积的占比。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; China Water Conservancy statistical yearbook 2016 (Book No.: 9787517048046), water resources and Hydropower Press</w:t>
+        <w:t xml:space="preserve">  《中国水利统计年鉴2016》（书号：9787517048046），水利水电出版社。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; Find out the corresponding data from China Water Conservancy statistical yearbook 2016, and then put them in Excel table. Through the addition, subtraction or division between the data, get the value of total amount, reduction or ratio, and then draw through the drawing tool in Excel table.</w:t>
+        <w:t xml:space="preserve">  从《中国水利统计年鉴2016》查找到相应数据，然后放在excel表中，通过数据间的相加、相减或者相除，得出总量、减少量或者比率的数值，然后通过excel表中的作图工具作图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; Organize and process the data in strict accordance with the data in the statistical yearbook, and use the conventional office software Excel to process the data. The data source is reliable and the data quality is good. </w:t>
+        <w:t xml:space="preserve">  严格按照统计年鉴上的数据整理和并用常规的办公软件Excel处理数据。 数据来源可靠，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/01/01-2016/12/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/01/01-2016/12/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northwest inland area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:37.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Northwest inland area, irrigation area, water-saving irrigation area, water supply</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区, 灌溉面积, 节水灌溉面积, 供水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northwest inland area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭小燕 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭小燕  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭小燕</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0404300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0404300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区水资源安全保障技术集成与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Statistical data set of northwest inland water conservancy Yearbook (2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2297.2022.</w:t>
+        <w:t xml:space="preserve">郭小燕. 西北内陆区水利年鉴统计数据集（2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2297.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>