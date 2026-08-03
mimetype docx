--- v0 (2026-05-04)
+++ v1 (2026-08-03)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2021-2024年罗玉沟流域13个雨量站（赵家湾、廖家陷、姚家沟、石山下、吊沟门、下茹、马周、师家湾、刘家河、马家山、唐家河、滴水崖、罗玉沟口）的降水观测数据。采用SM1型普通雨量器和SL-1型自记雨量计进行观测； 本数据集包括逐日降水量表、降水量摘录表、各时段最大降水量表（表1、2）；</w:t>
+        <w:t xml:space="preserve">本数据集为2021-2024年罗玉沟流域13个雨量站（赵家湾、廖家陷、姚家沟、石山下、吊沟门、下茹、马周、师家湾、刘家河、马家山、唐家河、滴水崖、罗玉沟口）的降水观测数据。采用SM1型普通雨量器和SL-1型自记雨量计进行观测；本数据集包括逐日降水量表、降水量摘录表、各时段最大降水量表（表1、2）及逐次洪水降水水量观测成果表、</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -732,51 +732,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">585.0 KiB</w:t>
+        <w:t xml:space="preserve">582.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>