--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff and sediment observation data set of Luoyugou watershed in the third sub region of Loess Hilly and gully region from 2011 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2011-2020年黄土丘陵沟壑区第三副区罗玉沟流域径流泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0019.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff and sediment observation data set of Luoyugou watershed in the third sub region of Loess Hilly and gully region from 2011 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.57</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0019.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.57</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;pre&amp;gt;&amp;lt;code&amp;gt; &amp;amp;lt;pre&amp;amp;gt;&amp;amp;lt;code&amp;amp;gt; This data set is the runoff and sediment observation data of Luoyugou watershed in the third sub region of Loess Hilly and gully region from 2011 to 2020. The observation section of Luoyugou is a natural trapezoidal section; the flow velocity is measured by buoy method and the discharge is calculated by velocity area method; sediment sampling and flow measurement are carried out simultaneously, and the sampling times are the same as those of flow measurement, and the sediment concentration is measured by displacement method. This data set includes the measured discharge result table, flood hydrological elements extraction table, successive flood test result table, daily average discharge table, daily average sediment concentration table and daily average suspended sediment transport rate table. &amp;amp;amp;lt;/p&amp;amp;amp;gt; </w:t>
+        <w:t xml:space="preserve">本数据集为2011-2020年黄土丘陵沟壑区第三副区罗玉沟流域沟口径流站的径流泥沙观测数据。罗玉沟观测断面为自然梯形断面；径流观测采用浮标法测流速，流速面积法计算流量；泥沙取样与测流同步进行，取样次数与测流次数相同，采用水边一点法取沙样，置换法测含沙量。本数据集包括实测流量成果表、洪水水文要素摘录表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均悬移质输沙率表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;pre&amp;gt;&amp;lt;code&amp;gt; &amp;amp;lt;pre&amp;amp;gt;&amp;amp;lt;code&amp;amp;gt; Artificial timing observation.</w:t>
+        <w:t xml:space="preserve">人工定时观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;pre&amp;gt;&amp;lt;code&amp;gt; &amp;amp;lt;pre&amp;amp;gt;&amp;amp;lt;code&amp;amp;gt; See instructions for details</w:t>
+        <w:t xml:space="preserve">详见说明</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;pre&amp;gt;&amp;lt;code&amp;gt; &amp;amp;lt;pre&amp;amp;gt;&amp;amp;lt;code&amp;amp;gt; According to the regulations of "soil and water conservation test specification" (sd239) and "soil and water conservation test specification" (sl419), the data are observed, sorted and compiled by professional and technical personnel. Observation data shall be measured, calculated, sorted and analyzed in accordance with the requirements of "four follow-up". Errors and unreasonable records of observation shall be handled and corrected in time, and remarks shall be made. In the process of data compilation and input, four levels of manual verification, such as tabulation, primary calibration, re calibration and review, are carried out in strict accordance with relevant observation and compilation specifications and in accordance with the process of first proofreading, second proofreading, review and review, so as to ensure the quality of data results. </w:t>
+        <w:t xml:space="preserve">按照“水土保持试验规范”（SD239）和“水土保持试验规程”（SL419）的规定由专业技术人员进行数据的观测、整理、整编。观测资料按照“四随”要求，随测、随算、随整理、随分析，发现观测的差错和不合理记录，及时进行处理、改正，并备注说明。观测数据整编录入过程中经过制表、初校、复校、审核等四级人工校核，资料整编严格依据相关观测、整编规范规程，按照一校、二校、审核、复审、复核的过程开展，以确保数据成果质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Luoyugou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省天水市秦州区罗玉沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1190.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1190.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1895.3m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:568.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">568.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Annual sediment discharge, annual runoff, total flood volume, flood sediment discharge, soil loss per unit area, runoff coefficient, daily average flow, daily average sediment concentration, daily average suspended sediment transport rate, maximum flow rate</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年输沙量, 年径流量, 洪水总量, 洪水输沙量, 单位面积土壤流失量, 径流系数, 逐日平均流量, 逐日平均含沙量, 逐日平均悬移质输沙率, 最大流量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tianshui,  Luoyugou,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天水,  罗玉沟,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1487,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu Xiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘晓  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Runoff and sediment observation data set of Luoyugou watershed in the third sub region of Loess Hilly and gully region from 2011 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.57.</w:t>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局. 2011-2020年黄土丘陵沟壑区第三副区罗玉沟流域径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.57.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>