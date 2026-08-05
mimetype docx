--- v0 (2026-05-05)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">糯扎渡水电站心墙堆石坝精细化数值模拟数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Detailed Numerical Analysis Dataset of  Nuozhadu Hydropower Station Core Rockfill Dam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Detailed Numerical Analysis Dataset of  Nuozhadu Hydropower Station Core Rockfill Dam</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6861.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6861.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6861.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为糯扎渡水电站心墙堆石坝精细化数值计算的数据结果，包括防渗墙精细化计算的三维有限元模型数据，以及坝轴向水平位移、顺河向水平位移、竖向位移、压力水头、孔隙水头、大主应力和小主应力的计算结果。   本数据集采用基于有限元计算方法，对糯扎渡水电站心墙堆石坝开展数值计算的结果。在本计算工作中，有限元建模的依据为实际设计尺寸，其中防渗心墙部分进行了精细化的网格剖分。   数据集为TXT文件，可通过各类本文软件查看或编辑。   在本数据集中包括“DamStatic01.txt”、“DamStatic02.txt”两个文件：其中“DamStatic01.txt”包括：坝轴向坐标（m）、顺河向坐标（m）、竖向坐标（m）、坝轴向水平位移（m）、顺河向水平位移（m）、竖向位移（m）、压力水头（m）、总水头（m）；“DamStatic02.txt”包括：坝轴向坐标（m）、顺河向坐标（m）、竖向坐标（m）、坝轴向水平位移（m）、X-X方向应力（kPa）、Y-Y方向应力（kPa）、Z-Z方向应力（kPa）、X-Y方向应力（kPa）、X-Z方向应力（kPa）、Y-Z方向应力（kPa）、第一主应力（kPa）、第二主应力（kPa）、第三主应力（kPa）、应力水平。</w:t>
+        <w:t xml:space="preserve">This dataset contains the refined numerical calculation results of the core wall rockfill dam of Nuozhadu Hydropower Station, including the three-dimensional finite element model data of the refined calculation of the anti-seepage wall, as well as the calculation results of the axial horizontal displacement, along river horizontal displacement, vertical displacement, pressure head, pore head, large principal stress and small principal stress of the dam. This dataset adopts the finite element calculation method to conduct numerical calculations on the core wall rockfill dam of Nuozhadu Hydropower Station. In this calculation work, the basis for finite element modeling is the actual design dimensions, and the anti-seepage core wall part has been finely meshed. The dataset is a TXT file, which can be viewed or edited through various article software. In this dataset, there are two files: "DamStatic 01. txt" and "DamStatic 02. txt". "DamStatic 01. txt" includes: axial coordinates of the dam (m), coordinates along the river (m), vertical coordinates (m), horizontal displacement along the dam axis (m), horizontal displacement along the river (m), vertical displacement (m), pressure head (m), and total head (m); DamStatic 02. txt "includes: axial coordinates of the dam (m), coordinates along the river (m), vertical coordinates (m), horizontal displacement of the dam axis (m), stress in the X-X direction (kPa), Y-Y direction (kPa), Z-Z direction (kPa), X-Y direction (kPa), X-Z direction (kPa), Y-Z direction (kPa), first principal stress (kPa), second principal stress (kPa), third principal stress (kPa), and stress level. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据由南京水利科学研究院岩土所自研发的“高土石坝应力变形与病变灾变过程模拟软件”计算获得。</w:t>
+        <w:t xml:space="preserve">    This data was calculated using the "High Earth Rock Dam Stress Deformation and Disease Disaster Process Simulation Software" independently developed by the Geotechnical Institute of Nanjing Water Resources Research Institute.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对主要筑坝料的修正南水双屈服面弹塑性模型、湿化模型、流变模型分别采用填筑期、蓄水期以及运行期的监测数据进行反演标定，并基于此开展了长期运行期的变形计算分析。</w:t>
+        <w:t xml:space="preserve">    The modified South Water Double Yield Surface elastoplastic model, wetting model, and rheological model of the main dam materials were calibrated using monitoring data during the filling period, storage period, and operation period, respectively. Based on this, deformation calculation analysis was carried out during the long-term operation period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本文采用研发的“高土石坝应力变形与病变灾变过程模拟软件”对主要筑坝料的修正南水双屈服面弹塑性模型、湿化模型、流变模型分别采用填筑期、蓄水期以及运行期的监测数据进行反演标定，并基于此开展了长期运行期的变形计算分析。   计算结果表明：坝体长期变形符合心墙堆石坝变形规律，沉降计算数值、监测数值最大值分别为：4.94 m，4.78 m，相对误差为：3.5%，最大水平位移最大计算和监测数值分别：1.44 m、1.36 m，指向下游，相对误差为：5.6%。</w:t>
+        <w:t xml:space="preserve">    This article uses the developed "High Earth Rock Dam Stress Deformation and Disease Disaster Process Simulation Software" to invert and calibrate the modified South Water Double Yield Surface elastoplastic model, wetting model, and rheological model of the main dam materials using monitoring data during the filling period, water storage period, and operation period, respectively. Based on this, deformation calculation and analysis during long-term operation were carried out.     The calculation results show that the long-term deformation of the dam body conforms to the deformation law of the core wall rockfill dam. The maximum settlement calculation and monitoring values are 4.94 m and 4.78 m, respectively, with a relative error of 3.5%. The maximum horizontal displacement calculation and monitoring values are 1.44 m and 1.36 m, respectively, pointing downstream, with a relative error of 5.6%. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/12/21-2024/12/21</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/12/21-2024/12/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江苏省南京市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanjing City, Jiangsu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:8.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.txt</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.txt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">有限元, 土石坝, 应力-应变分析</w:t>
+        <w:t xml:space="preserve">Theme:Finite element analysis, earth rock dam, stress-strain analysis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">糯扎渡水电站 </w:t>
+        <w:t xml:space="preserve">Place:nuozhadu hydropower station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 87.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,828 +1185,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">彭雪峰,  吉恩跃,  张意江,  彭家奕 </w:t>
+        <w:t xml:space="preserve">contributors:PENG Xuefeng,  JI Enyue,  ZHANG Yijiang,  PENG Jiayi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">彭雪峰  </w:t>
+        <w:t xml:space="preserve">author:PENG Xuefeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  吉恩跃  </w:t>
+        <w:t xml:space="preserve">,  JI Enyue </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:FU Zhongzhi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3090101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高土石坝病变灾变过程预测理论与方法</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">彭雪峰,吉恩跃,张意江,彭家奕. 糯扎渡水电站心墙堆石坝精细化数值模拟数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6861.2025.</w:t>
+        <w:t xml:space="preserve">PENG Xuefeng, JI Enyue, ZHANG Yijiang, PENG Jiayi. Detailed Numerical Analysis Dataset of  Nuozhadu Hydropower Station Core Rockfill Dam. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6861.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>