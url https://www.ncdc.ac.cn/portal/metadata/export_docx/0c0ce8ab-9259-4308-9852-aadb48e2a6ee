--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于NBS理念的陕西省延安市黄土填方边坡灾变防控试验数据集（2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data set of disaster prevention and control of Loess Fill Slope in Yan'an City, Shaanxi Province Based on NBS concept (2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental data set of disaster prevention and control of Loess Fill Slope in Yan'an City, Shaanxi Province Based on NBS concept (2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2050.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2050.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.landslide.db2050.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  针对黄土填方边坡在降雨作用下容易发生失稳，基于NBS理念，开展了黄土填方边坡灾变防控模型。通过野外降雨模型试验，探讨降雨作用下，有无控水结构对黄土填方边坡渗流场变化规律及失稳模式的影响。</w:t>
+        <w:t xml:space="preserve">Aiming at the instability of Loess Fill Slope under the action of rainfall, a disaster prevention and control model of loess fill slope is carried out based on the concept of NBS. Through the field rainfall model test, the influence of water control structure on the variation law of seepage field and instability mode of Loess Fill Slope under the action of rainfall is discussed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工采集土样。</w:t>
+        <w:t xml:space="preserve">  Manually collect soil samples.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采回土样后，严格按照《土工试验方法标准》（GBT50123-2019）进行常规试验，然后按照技术方案进行边坡的填筑，边坡填筑质量由压实填土的质量（GB50007-2002）来控制，模型填筑完成后进行野外降雨试验。试验仪器由降雨系统、采集系统、监测系统和模型箱组成。最后对试验数据进行图表绘制与分析。</w:t>
+        <w:t xml:space="preserve">  After the soil samples are collected, the routine test shall be carried out in strict accordance with the standard for geotechnical test methods (gbt50123-2019), and then the slope filling shall be carried out according to the technical scheme. The filling quality of the slope shall be controlled by the quality of the compacted fill (GB50007-2002). After the model filling is completed, the field rainfall test shall be carried out. The test instrument consists of rainfall system, acquisition system, monitoring system and model box. Finally, the test data are plotted and analyzed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  操作过程严格按照《土工试验方法标准》进行实验，质量良好。</w:t>
+        <w:t xml:space="preserve">  The operation process is carried out in strict accordance with the standard for geotechnical test methods, and the quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省延安市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yan'an City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">52.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:52.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">NbS理念, 黄土填方边坡, 灾变防控</w:t>
+        <w:t xml:space="preserve">Theme:NBS concept, loess fill slope, disaster prevention and control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陕西省延安市 </w:t>
+        <w:t xml:space="preserve">Place:Yan'an City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张晓超 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Xiaochao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张晓超  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Xiaochao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Xiaochao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1504702</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">工程扰动黄土滑坡成灾机理与预测评价方法</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张晓超. 基于NBS理念的陕西省延安市黄土填方边坡灾变防控试验数据集（2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.landslide.db2050.2022.</w:t>
+        <w:t xml:space="preserve">ZHANG Xiaochao. Experimental data set of disaster prevention and control of Loess Fill Slope in Yan'an City, Shaanxi Province Based on NBS concept (2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.landslide.db2050.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>