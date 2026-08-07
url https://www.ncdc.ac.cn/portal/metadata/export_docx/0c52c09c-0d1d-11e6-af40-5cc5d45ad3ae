--- v0 (2026-05-09)
+++ v1 (2026-08-07)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">浙江临安大气本底站一氧化碳月均值（2005年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly average of carbon monoxide at Lin'an atmospheric background station in Zhejiang Province (2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly average of carbon monoxide at Lin'an atmospheric background station in Zhejiang Province (2005)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/LABS.001.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/LABS.001.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LABS.2020.9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">大气本底</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmosphere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包括我国浙江临安大气本底站2005年7月-12月一氧化碳在线观测日统计数据，可代表同期我国长江三角洲地区的一氧化碳本底状况，数据集经过严格的质量控制，统计变量包括一氧化碳月平均值、中值、标准差、样本个数、月最大值、月最小值等。</w:t>
+        <w:t xml:space="preserve">This dataset includes the daily statistical data of carbon monoxide online observation from July to December 2005 at the Lin'an Atmospheric Background Station in Zhejiang Province, China. It can represent the carbon monoxide background situation in the Yangtze River Delta region of China during the same period. The dataset has undergone strict quality control, and the statistical variables include monthly mean, median, standard deviation, number of samples, monthly maximum, and monthly minimum of carbon monoxide. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自主生产（仪器采集）。</w:t>
+        <w:t xml:space="preserve">    Self production (instrument collection).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器自动观测，人工统计数据。</w:t>
+        <w:t xml:space="preserve">    Automatic instrument observation, manual data statistics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集通过严格的人工审核控制质量。</w:t>
+        <w:t xml:space="preserve">    The dataset undergoes strict manual review to control its quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2005/07/16-2005/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2005/07/16-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">临安 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lin'an </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">138.0m-</w:t>
+        <w:t xml:space="preserve">altitude:138.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">37.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:37.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">反应性气体, 一氧化碳, 月均值</w:t>
+        <w:t xml:space="preserve">Theme:reactive gas, carbon monoxide, Monthly mean</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气化学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005</w:t>
+        <w:t xml:space="preserve">Time:2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">浙江省临安市 </w:t>
+        <w:t xml:space="preserve">Place:Lin'an City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,753 +1226,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马千里 </w:t>
+        <w:t xml:space="preserve">contributors:Ma Qianli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马千里  </w:t>
+        <w:t xml:space="preserve">author:Ma Qianli </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  敏玉芳  </w:t>
+        <w:t xml:space="preserve">,  MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma Qianli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马千里. 浙江临安大气本底站一氧化碳月均值（2005年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.LABS.2020.9.</w:t>
+        <w:t xml:space="preserve">Ma Qianli. Monthly average of carbon monoxide at Lin'an atmospheric background station in Zhejiang Province (2005). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.LABS.2020.9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>