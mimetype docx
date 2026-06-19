--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evaluation of Organic Functionalized Silica Nanoparticles for Heavy Metal Adsorption Dataset (March 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">评价有机功能化二氧化硅纳米颗粒对重金属的吸附性数据集（2019年3月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2163.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Evaluation of Organic Functionalized Silica Nanoparticles for Heavy Metal Adsorption Dataset (March 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2163.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2163.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2163.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organic functionalized SiO2nanoparticles are considered a promising material for heavy metal adsorption. However, the actual adsorption capacity of specific functional groups on SiO2surfaces is still unclear, which has sparked a debate on which type of organic groups have better affinity for heavy metals. Here, the surface functionalization of SiO2(- EDTA (ethylenediaminetriacetic acid), - COOH, - SO3H, - SH and - NH2) is achieved through a simple silanization reaction. Batch experiments have shown that surface functionalization can significantly improve the adsorption capacity of SiO2. Quantitative analysis shows that grafting 1 mol of EDTA onto the surface of SiO2can adsorb 1.51 mol of Pb (II) ions, which are 7.7, 17.1, 28.4, and 50.2 times higher than COOH-, SO3H-, SH-, and - NH2functionalized SiO2, respectively. This is the first time that the adsorption of functionalized SiO2is evaluated based on each effective functional group, which compensates for the shortcomings of traditional evaluation methods that calculate adsorption per unit mass. The adsorption mechanism of functionalized silica was determined and revealed through experiments and theoretical research. This work not only provides an effective adsorbent for heavy metal remediation, but also offers valuable insights for the evaluation and design of new silica based materials. Evaluation of the adsorption capacity of organic functionalized silica nanoparticles for heavy metals: quantitative comparison and mechanical insight dataset, obtained using experimental methods, data format in decimal (. xls), data volume of 3 groups, a total of 8640 data points. </w:t>
+        <w:t xml:space="preserve">  有机功能化SiO2纳米颗粒被认为是一种很有前途的重金属吸附材料。然而，特定官能团在SiO2表面的实际吸附能力尚不清楚，由此引发了哪类有机基团对重金属亲和力更好的争论。在此，SiO2的表面功能化(-EDTA(乙二胺三乙酸)，-COOH， -SO3H， -SH和-NH2)通过一个简单的硅烷基化反应。批处理实验表明，表面功能化可显著提高SiO2的吸附能力。定量分析表明，在SiO2表面接枝1mol EDTA可吸附1.51 mol Pb(II)离子，分别是COOH-、SO3H-、SH-和-NH2功能化SiO2的7.7、17.1、28.4和50.2倍。这是首次以每有效官能团来评价功能化SiO2的吸附性，弥补了传统评价方法以单位质量计算吸附性的不足。通过实验和理论研究，确定并揭示了功能化二氧化硅的吸附机理。该工作不仅为重金属修复提供了一种有效的吸附剂，而且为新型二氧化硅基材料的评价和设计提供了有价值的见解。   评价有机功能化二氧化硅纳米颗粒对重金属的吸附性:定量比较和机械洞察力数据集，采用实验方法获得，数据格式为十进制(.xls)，数据量为3组，共8640条数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Indoor experiment, independently generated.</w:t>
+        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Characterization using XPS. The adsorption isotherms of lead were studied through batch experiments. Based on previous research and actual wastewater quality, the initial concentration was selected to vary within the range of 0.05~1.50 mmol/L. The adsorption experiment was conducted by shaking the Erlenmeyer flask in a constant temperature incubator shaker at 25 ℃, 180 rpm, for 12 hours. The amount of adsorbent used in each adsorption experiment is 1.0 g/L. Collect 1.0 ml of water sample and filter it using a 0.22 μ m membrane filter (purchased from Shanghai Xingya Purification Materials Co., Ltd.). The residual filtrate concentration was determined using an atomic absorption spectrometer (AAS, contra700, Germany).</w:t>
+        <w:t xml:space="preserve">  采用XPS表征。通过批量实验研究了铅的吸附等温线。根据前人的研究和实际废水水质，选择初始浓度在0.05 ~ 1.50 mmol/L范围内变化。吸附实验是通过恒温培养箱摇床在25℃，180转/分，12小时摇晃Erlenmeyer烧瓶进行的。每次吸附实验吸附剂用量为1.0 g/L。采集1.0 ml水样，用0.22 μm膜过滤器(购自上海兴亚净化材料有限公司)过滤。残余滤液浓度用原子吸收光谱仪(AAS, contra700，德国)测定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/03/01-2019/03/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/03/01-2019/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">江西省南昌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:274.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">274.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Silica nanoparticles, adsorption materials, surface functionalization</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">二氧化硅纳米颗粒, 吸附材料, 表面功能化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Nanchang City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">江西省南昌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨利明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yang Liming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨利明  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Liming. Evaluation of Organic Functionalized Silica Nanoparticles for Heavy Metal Adsorption Dataset (March 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2163.2022.</w:t>
+        <w:t xml:space="preserve">杨利明. 评价有机功能化二氧化硅纳米颗粒对重金属的吸附性数据集（2019年3月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2163.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>