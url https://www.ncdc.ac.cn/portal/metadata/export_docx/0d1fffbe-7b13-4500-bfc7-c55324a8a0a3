--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -1747,61 +1747,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元数据作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王汉杰  </w:t>
+        <w:t xml:space="preserve">敏玉芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  敏玉芳  </w:t>
+        <w:t xml:space="preserve">,  王汉杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>