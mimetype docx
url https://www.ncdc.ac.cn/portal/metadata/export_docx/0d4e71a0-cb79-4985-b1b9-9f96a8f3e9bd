--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2003年-2007年小流域坝系数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of dam system in small watershed from 2003 to 2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of dam system in small watershed from 2003 to 2007</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0054.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0054.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2003年-2007年黄河流域小流域坝系统计数据集，包括基本情况统计表、可研批复情况统计表、初设情况统计表、计划下达情况统计表、开工情况统计表、竣工验收情况统计表和运行情况统计表。涉及青海、甘肃、宁夏、内蒙古、山西、陕西、河南7个省区。小流域基本情况包括数据内容：坝系名称、所属支流、所属省、流域面积、水土流失面积、现状骨干坝数量、现状中型坝数量、现状小型坝数量、已淤地面积等，共包含217条数据；可研批复情况表包括数据内容：淤地坝名称、所属坝系、所属支流、淤地坝类型、建设性质、坝控面积、坝高、坝顶长、坝顶宽、总库容、拦泥库容等，共包含4068条数据；初设情况表包括数据内容：坝系名称、所属支流、初设批复时间、骨干坝坝控面积、总库容、拦泥库容、可淤地面积、初设规模、初设审批投资等，共包含421条数据；计划下达情况表包括数据内容：坝系名称、所属支流、计划年度、计划下达时间、下达骨干坝数量、下达中型坝数据、下达小型坝数量、中央投资金额、地方匹配金额等，共包含406条数据；开工情况表包括数据内容：坝系名称、所属支流、建设年度、开工骨干坝规模、开工中型坝规模、开工小型坝规模等，共包含362条数据；竣工验收情况表包含数据内容：坝系名称、所属支流、竣工验收年度、竣工骨干坝规模、竣工中型坝规模、竣工小型坝规模等，共包含281条数据；运行情况表包含数据内容：坝系名称、所属支流、累计淤地面积、累计拦沙量、水毁骨干坝数量、水毁中型坝数量、水毁小型坝数量等，共包含130条数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是由青海、甘肃、宁夏、内蒙古、山西、陕西、河南各省区统计上报，审核汇总。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2007/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/01-2007/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域（包括青海、甘肃、宁夏、内蒙古、山西、陕西、河南7个省区） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">860.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:860.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">小流域坝系，黄河流域，本情况统计表</w:t>
+        <w:t xml:space="preserve">Theme:Dam system in small watershed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004 2005 2006 2007</w:t>
+        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山西省,  内蒙古自治区,  河南省,  宁夏回族自治区,  甘肃省,  青海省,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Shanxi Province,  Inner Mongolia Autonomous Region,  Henan Province,  Ningxia Hui Autonomous Region,  Gansu Province,  Qinghai Province,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李素雅  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2003年-2007年小流域坝系数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.123.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of dam system in small watershed from 2003 to 2007. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.123.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>