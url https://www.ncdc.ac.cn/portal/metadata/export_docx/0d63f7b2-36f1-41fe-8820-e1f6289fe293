--- v0 (2026-05-13)
+++ v1 (2026-07-30)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集采用SPA积雪观测系统在冬奥张家口赛区赛道附近进行自动观测得到。积雪观测系统水平传感器测量雪层深度；倾斜传感器测量距雪表5cm、20cm和40cm处密度、含水率、含冰率和雪水当量。</w:t>
+        <w:t xml:space="preserve">  本数据集采用SPA积雪观测系统在冬奥张家口赛区赛道附近进行自动观测得到。积雪观测系统水平传感器测量雪层深度；倾斜传感器测量距雪表5cm、20cm和40cm处密度、含水率、含冰率和雪水当量。   数据集共产生日值数据56组，分钟值数据8088组，以Microsoft Excel表格形式储存。数据要素详见说明信息表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器观测。</w:t>
+        <w:t xml:space="preserve">  SPA2积雪观测系统水平传感器测量雪层深度；倾斜传感器测量雪表、距雪表5cm、20cm和40cm处密度、含水率、含冰率和雪水当量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  数据精度良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -713,51 +713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>