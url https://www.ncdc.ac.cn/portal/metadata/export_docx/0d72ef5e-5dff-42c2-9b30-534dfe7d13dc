--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -2,991 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年玉龙雪山白水1号冰川4800米气象站观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of 4800m meteorological station of Baishui 1 glacier in Yulong Snow Mountain in 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of 4800m meteorological station of Baishui 1 glacier in Yulong Snow Mountain in 2011</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3285.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3285.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">玉龙雪山白水1号冰川海拔4800米气象站逐日气象数据,包括：逐日气压值、日均气温值、日平均湿度值、日平均降水值；2011年逐日气象数据，包括：日均气温值、日平均湿度值、日平均降水值、日净辐射值；包括：日均气温值、日平均湿度值、逐日气压值、日平均降水值、日净辐射值；由每小时气象观测值统计计算得出。因气象站部分测量元件损坏，缺失部分气象观测数据。</w:t>
+        <w:t xml:space="preserve">Daily meteorological data of Baishui No.1 glacier in Yulong Snow Mountain, 4800 meters above sea level, Including: daily air pressure value, daily air temperature value, daily average humidity value and daily average precipitation value; daily meteorological data in 2011, including: daily average temperature value, daily average humidity value, daily average precipitation value and daily net radiation value; including: daily average temperature value, daily average humidity value, daily air pressure value, daily average precipitation value and daily net radiation value; calculated by hourly meteorological observation value statistics Out. Due to the damage of some measuring elements in the meteorological station, some meteorological observation data are missing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集、人工收集</w:t>
+        <w:t xml:space="preserve">Automatic collection, manual collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器观测</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is the original measurement data, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">云南省、丽江市、玉龙雪山 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">41.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:41.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">日平均风速, 日平均温度, 冰川, 气象, 日总辐射</w:t>
+        <w:t xml:space="preserve">Theme:Daily average wind speed, Daily average temperature, Glacier, Meteorology, Daily total radiation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">玉龙雪山,  云南省,  丽江市 </w:t>
+        <w:t xml:space="preserve">Place:Yulong Snow Mountain,  Yunnan Province,  Lijiang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1020,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1109,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1193,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1282,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1370,743 +1153,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆</w:t>
+        <w:t xml:space="preserve">contacts:He yuan Qing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967371</w:t>
+        <w:t xml:space="preserve">phone:0931-4967371</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yqhe@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yqhe@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆 </w:t>
+        <w:t xml:space="preserve">contributors:He yuanqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆  </w:t>
+        <w:t xml:space="preserve">author:He yuanqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma xinggang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何元庆. 2011年玉龙雪山白水1号冰川4800米气象站观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1259.</w:t>
+        <w:t xml:space="preserve">He yuanqing. Observation data of 4800m meteorological station of Baishui 1 glacier in Yulong Snow Mountain in 2011. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1259.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>