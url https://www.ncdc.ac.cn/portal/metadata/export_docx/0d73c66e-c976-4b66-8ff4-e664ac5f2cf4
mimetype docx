--- v0 (2026-06-25)
+++ v1 (2026-08-28)
@@ -2258,77 +2258,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J/OL]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.2136/vzj2018.04.0072.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu S, Xu Z, Che T, Li X, Xu T, Ren Z, Zhang Y, Tan J, Song L, Zhou J, Zhu Z, Yang X, Liu R, Ma Y. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth Syst. Sci. Data, 2023-11-10, 15, (11): 4959-4981. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>