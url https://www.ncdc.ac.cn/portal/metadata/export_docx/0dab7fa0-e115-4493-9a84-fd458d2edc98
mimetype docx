--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">多粒子联合生物调强治疗计划设计方案</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The biological IMRT using multi-particle beam based on molecular imaging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The biological IMRT using multi-particle beam based on molecular imaging</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.IMP.db2495.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.IMP.db2495.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2495.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该文档是一份多粒子治疗计划方案，该方案研究多粒子生物物理特性，在此基础上进行调强放疗计划设计。多粒子束联合生物调强治疗方案验证 结合相应的 RBE 数据，行CT、PET-CT 及 f-MRI 功能，勾画靶区，采用单一粒子（光子/质子/碳离子）和多粒子（光子结合质子及碳离子）分别进行靶区设计，进行生物调强的剂量优化，评价剂量分布及周围正常组织受量，设计基于生物学效应的多粒子束治疗方案。</w:t>
+        <w:t xml:space="preserve">This document is a multi particle treatment planning scheme, which studies the biophysical characteristics of multi particles and carries out intensity modulated radiotherapy planning design on this basis. Validation of multi particle beam combined with biological intensity modulation therapy scheme: combined with the corresponding RBE data, CT, PET-CT and f-MRI functions were performed to delineate the target area. Single particle (photon / proton / carbon ion) and multi particle (photon combined proton and carbon ion) were used to design the target area respectively, optimize the dose of biological intensity modulation, evaluate the dose distribution and the surrounding normal tissue, and design a multi particle beam therapy scheme based on biological effects </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本课题依托自主知识产权的国产医用重离子加速器，根据单种粒子束发射治疗的物理、临床和生物学优势，整合优化多种粒子束联合放疗的方案设计，突破相关技术瓶颈，引入深度学习等前沿科学，预测剂量分布和正常组织损伤模型，达到实现疑难、晚期病例放疗剂量要求、提高临床疗效和治疗毒副作用的目标。在多粒子相关精准放疗改进及优化、多粒子相关基础物理和临床方案、生物学效应验证平台建设，及建立多粒子相关疗效并发症预测模型等方面开展了一系列相关研究。建立了光子、碳离子和其他粒子联合的治疗计划设计方案及肿瘤百分剂量覆盖度、正常组织和危机器官的容积剂量等为参数的评判模型、构建了常见头颈肿瘤大型临床数据库和生物样本库，制定了国家癌症中心鼻咽癌放疗靶区和计划设计规范，推动了调强放疗新技术的全国规范化同质化应用，提升了全国整体放疗水平，为质子重离子在全国多个中心开展奠定了基础。</w:t>
+        <w:t xml:space="preserve">Relying on the domestic medical heavy ion accelerator with independent intellectual property rights, according to the physical, clinical and biological advantages of single particle beam radiotherapy, this project integrates and optimizes the scheme design of multiple particle beam combined radiotherapy, breaks through the bottleneck of related technology, introduces advanced science such as deep learning, and predicts the dose distribution and normal tissue damage model, so as to achieve the goal of difficult and complex treatment Objective: to meet the requirements of radiation dose, improve the clinical efficacy and treat the toxic and side effects in advanced cases. We have carried out a series of related researches on the improvement and optimization of multi particle correlation precision radiotherapy, basic physical and clinical protocols of multi particle correlation, construction of biological effect verification platform, and establishment of prediction model of multi particle correlation efficacy and complications. We established the evaluation model of photon, carbon ion and other particles combined treatment plan design scheme and tumor percentage dose coverage, volume dose of normal tissues and crisis organs as parameters, constructed the large clinical database and biological sample database of common head and neck tumors, and formulated the radiotherapy target and plan design specification of National Cancer Center for nasopharyngeal carcinoma, It has promoted the standardized and homogeneous application of new IMRT technology in China, improved the overall level of radiotherapy in China, and laid the foundation for proton heavy ion in many centers in China.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究以基于物理技术的适形调强和基于功能影像的生物调强为基础的多种粒子束联合调强治疗新技术，基于深度学习等先进方法，形成系统的、优选的多种粒子束联合放疗方案，构建多种粒子束联合适形调强和生物调强的精确放疗模式。在适形调强技术方面，研究多种粒子联合适形调强治疗技术，引入深度学习等方法，通过与单一光子、碳离子和其他粒子的治疗计划进行对比，优选综合治疗方案；建立以肿瘤百分剂量覆盖度、正常组织和危及器官的容积剂量等为参数的评判模型；构建多粒子联合适形调强治疗方案验证平台。</w:t>
+        <w:t xml:space="preserve">In this study, based on physical technology-based IMRT and functional image-based biological IMRT, a variety of particle beam combined IMRT new technology is developed. Based on advanced methods such as deep learning, a systematic and optimal multiple particle beam combined radiotherapy scheme is formed, and a precise radiotherapy mode of multiple particle beam combined IMRT and biological IMRT is constructed. In the aspect of intensity-modulated radiation therapy (IMRT), we study the combination of multiple particles and IMRT, introduce deep learning and other methods, and optimize the comprehensive treatment plan by comparing with the treatment plan of single photon, carbon ion and other particles; The evaluation model was established with tumor percentage dose coverage, volume dose of normal tissues and organs at risk as parameters; To construct the verification platform of multi particle combined with IMRT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  报告中的医学图像数据均根据设备供应商提供的软件获得，相关的数据属于医疗数据。</w:t>
+        <w:t xml:space="preserve">The medical image data in the report are obtained according to the software provided by the equipment supplier, and the relevant data belong to medical data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">94.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:94.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">多粒子, 生物调强, 质量计划</w:t>
+        <w:t xml:space="preserve">Theme:Multi particle, bio intensity modulated, quality planning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">申国盛  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 多粒子联合生物调强治疗计划设计方案. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2495.2022.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. The biological IMRT using multi-particle beam based on molecular imaging. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2495.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>