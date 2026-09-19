--- v1 (2026-08-04)
+++ v2 (2026-09-19)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The biological IMRT using multi-particle beam based on molecular imaging</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">多粒子联合生物调强治疗计划设计方案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.IMP.db2495.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The biological IMRT using multi-particle beam based on molecular imaging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2495.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.IMP.db2495.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2495.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This document is a multi particle treatment planning scheme, which studies the biophysical characteristics of multi particles and carries out intensity modulated radiotherapy planning design on this basis. Validation of multi particle beam combined with biological intensity modulation therapy scheme: combined with the corresponding RBE data, CT, PET-CT and f-MRI functions were performed to delineate the target area. Single particle (photon / proton / carbon ion) and multi particle (photon combined proton and carbon ion) were used to design the target area respectively, optimize the dose of biological intensity modulation, evaluate the dose distribution and the surrounding normal tissue, and design a multi particle beam therapy scheme based on biological effects </w:t>
+        <w:t xml:space="preserve">  该文档是一份多粒子治疗计划方案，该方案研究多粒子生物物理特性，在此基础上进行调强放疗计划设计。多粒子束联合生物调强治疗方案验证 结合相应的 RBE 数据，行CT、PET-CT 及 f-MRI 功能，勾画靶区，采用单一粒子（光子/质子/碳离子）和多粒子（光子结合质子及碳离子）分别进行靶区设计，进行生物调强的剂量优化，评价剂量分布及周围正常组织受量，设计基于生物学效应的多粒子束治疗方案。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Relying on the domestic medical heavy ion accelerator with independent intellectual property rights, according to the physical, clinical and biological advantages of single particle beam radiotherapy, this project integrates and optimizes the scheme design of multiple particle beam combined radiotherapy, breaks through the bottleneck of related technology, introduces advanced science such as deep learning, and predicts the dose distribution and normal tissue damage model, so as to achieve the goal of difficult and complex treatment Objective: to meet the requirements of radiation dose, improve the clinical efficacy and treat the toxic and side effects in advanced cases. We have carried out a series of related researches on the improvement and optimization of multi particle correlation precision radiotherapy, basic physical and clinical protocols of multi particle correlation, construction of biological effect verification platform, and establishment of prediction model of multi particle correlation efficacy and complications. We established the evaluation model of photon, carbon ion and other particles combined treatment plan design scheme and tumor percentage dose coverage, volume dose of normal tissues and crisis organs as parameters, constructed the large clinical database and biological sample database of common head and neck tumors, and formulated the radiotherapy target and plan design specification of National Cancer Center for nasopharyngeal carcinoma, It has promoted the standardized and homogeneous application of new IMRT technology in China, improved the overall level of radiotherapy in China, and laid the foundation for proton heavy ion in many centers in China.</w:t>
+        <w:t xml:space="preserve">  本课题依托自主知识产权的国产医用重离子加速器，根据单种粒子束发射治疗的物理、临床和生物学优势，整合优化多种粒子束联合放疗的方案设计，突破相关技术瓶颈，引入深度学习等前沿科学，预测剂量分布和正常组织损伤模型，达到实现疑难、晚期病例放疗剂量要求、提高临床疗效和治疗毒副作用的目标。在多粒子相关精准放疗改进及优化、多粒子相关基础物理和临床方案、生物学效应验证平台建设，及建立多粒子相关疗效并发症预测模型等方面开展了一系列相关研究。建立了光子、碳离子和其他粒子联合的治疗计划设计方案及肿瘤百分剂量覆盖度、正常组织和危机器官的容积剂量等为参数的评判模型、构建了常见头颈肿瘤大型临床数据库和生物样本库，制定了国家癌症中心鼻咽癌放疗靶区和计划设计规范，推动了调强放疗新技术的全国规范化同质化应用，提升了全国整体放疗水平，为质子重离子在全国多个中心开展奠定了基础。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this study, based on physical technology-based IMRT and functional image-based biological IMRT, a variety of particle beam combined IMRT new technology is developed. Based on advanced methods such as deep learning, a systematic and optimal multiple particle beam combined radiotherapy scheme is formed, and a precise radiotherapy mode of multiple particle beam combined IMRT and biological IMRT is constructed. In the aspect of intensity-modulated radiation therapy (IMRT), we study the combination of multiple particles and IMRT, introduce deep learning and other methods, and optimize the comprehensive treatment plan by comparing with the treatment plan of single photon, carbon ion and other particles; The evaluation model was established with tumor percentage dose coverage, volume dose of normal tissues and organs at risk as parameters; To construct the verification platform of multi particle combined with IMRT.</w:t>
+        <w:t xml:space="preserve">  本研究以基于物理技术的适形调强和基于功能影像的生物调强为基础的多种粒子束联合调强治疗新技术，基于深度学习等先进方法，形成系统的、优选的多种粒子束联合放疗方案，构建多种粒子束联合适形调强和生物调强的精确放疗模式。在适形调强技术方面，研究多种粒子联合适形调强治疗技术，引入深度学习等方法，通过与单一光子、碳离子和其他粒子的治疗计划进行对比，优选综合治疗方案；建立以肿瘤百分剂量覆盖度、正常组织和危及器官的容积剂量等为参数的评判模型；构建多粒子联合适形调强治疗方案验证平台。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The medical image data in the report are obtained according to the software provided by the equipment supplier, and the relevant data belong to medical data. </w:t>
+        <w:t xml:space="preserve">  报告中的医学图像数据均根据设备供应商提供的软件获得，相关的数据属于医疗数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:94.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">94.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Multi particle, bio intensity modulated, quality planning</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多粒子, 生物调强, 质量计划</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申国盛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. The biological IMRT using multi-particle beam based on molecular imaging. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2495.2022.</w:t>
+        <w:t xml:space="preserve">肖国青. 多粒子联合生物调强治疗计划设计方案. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2495.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>