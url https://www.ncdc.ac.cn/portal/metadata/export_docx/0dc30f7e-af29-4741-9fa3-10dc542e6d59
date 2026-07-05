--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -2,928 +2,1212 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of land use map of Liupanshan national key prevention area from 2013 to 2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2013-2017年六盘山国家级重点预防区土地利用图数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2650.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of land use map of Liupanshan national key prevention area from 2013 to 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.135</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2650.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.135</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">六盘山国家级重点预防区土地利用图数据集包括甘肃省华亭县和宁夏回族自治区泾源县等区域2013年、2014年、2015年、2016年和2017年的土地利用，空间分辨率为25米，保存格式为tif，数据命名采用“所属重点治理区＋行政区＋年份＋土地利用图”的形式，如“××重点治理区××县××年土地利用图”。土地利用的分类系统包括8个一级类、22个二级类和2个三级类。所有专题图投影均采用高斯—克吕格，坐标系采用CGCS2000。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据源为Landsat TM和ETM+数据，主要从美国地质调查局（USGS，https://glovis.usgs.gov/） 获取，少数从中国地理空间数据云（http://www.gscloud.cn/） 获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">基于eCognition软件平台，采用面向对象计算机自动分类与人工目视解译相结合的方法，提取研究区逐年土地利用数据。最后采用三种方法对数据精度进行验证：野外样本点调查、高分辨率影像识别和Google Earth的样本点识别。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The remote sensing images are preprocessed by radiation correction, orthorectification, fusion and mosaic. The actual surface area corresponding to the minimum patch area is not less than 0.1 Hm2, the polygon has no overlap, no gap, and the patch attribute has no vacancy or redundancy. Before remote sensing image interpretation, remote sensing image, typical survey and field comparison were used to establish remote sensing interpretation marks of land use. Based on the remote sensing image, combined with the interpretation marks, the land use types are extracted. Reexamination of interpretation results: take no less than 5% of the total map spots for verification. The number and results of field verification samples meet the requirements of technical specification for remote sensing monitoring of soil and water conservation (sl592-2012). For the verification map spots, 10% of the verification samples are selected for field verification. </w:t>
+        <w:t xml:space="preserve">遥感影像均经过辐射纠正、正射纠正以及融合、镶嵌等预处理。 最小图斑面积对应的实际地物面积不小于0.1hm2，多边形无重叠、无空隙，图斑属性无空置或冗余。 遥感影像解译前，采用遥感影像、典型调查、与实地对照的方法建立土地利用遥感解译标志。 基于遥感影像，结合解译标志，提取土地利用类型。 解译结果复查：抽取不少于总图斑的5%进行核查。 野外验证样本数量和成果满足《水土保持遥感监测技术规范》（SL592-2012）的要求，对于核查图斑，抽取10%作为验证样本进行实地验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Liupanshan national key prevention area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">六盘山国家级重点预防区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:20.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CGCS2000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高斯—克吕格 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:There are 8 first-class elements, 22 second-class elements and 2 third-class elements in the statistical table of land use</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用统计表, 8个一级类要素，22个二级类要素，2个三级类要素</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Ningxia Hui Autonomous Region,  key prevention area,  Huating County,  land use,  Jingyuan County,  Gansu Province,  Liupanshan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宁夏回族自治区,  重点预防区,  华亭县,  土地利用,  泾源县,  甘肃省,  六盘山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1591,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Suya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of land use map of Liupanshan national key prevention area from 2013 to 2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.135.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2013-2017年六盘山国家级重点预防区土地利用图数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.135.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>