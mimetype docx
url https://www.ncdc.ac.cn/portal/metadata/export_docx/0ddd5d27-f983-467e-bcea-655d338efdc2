--- v0 (2026-05-09)
+++ v1 (2026-08-07)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域地下水矿化度、水面蒸发量数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on Groundwater Salinity and Water Surface Evaporation in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on Groundwater Salinity and Water Surface Evaporation in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1948.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1948.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1948.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.本数据集主要收集了黄河流域地下水矿化度、水面蒸发量数据信息。   2.数据集命名：流域地下水矿化度、水面蒸发量数据.xlsx；属性信息：平原盆地：名称信息、经纬度信息：位置信息、上升区、下降区、相对稳定区：包括各区的面积、平均变幅、蓄水变量等相关信息。   3.主要监测指标有：平原(盆地)名称、坐标点/经度、坐标点/纬度、上升区、下降区、相对稳定区、面积/km2、平均变幅/m、蓄水变量/亿m3、面积/km2、平均变幅/m 蓄水变量/亿m3、面积/km2、平均变幅/m、蓄水变量/亿m3。   缺失2018年数据，统计年鉴未记载。</w:t>
+        <w:t xml:space="preserve">1. This dataset mainly collects data on groundwater salinity and water surface evaporation in the Yellow River Basin. 2. Dataset Name: Data on Groundwater Salinity and Water Surface Evaporation in the River Basin.xlsx; Attribute Information: Plain/Basin (name information), Longitude and Latitude Information (location information), Rising Area, Declining Area, Relatively Stable Area (including information on the area, average amplitude of variation, and water storage variation for each area). 3. The main monitoring indicators include: Plain/Basin Name, Coordinate Point/Longitude, Coordinate Point/Latitude, Rising Area, Declining Area, Relatively Stable Area, Area/km2, Average Amplitude of Variation/m, Water Storage Variation/100 Million m3, Area/km2, Average Amplitude of Variation/m, Water Storage Variation/100 Million m3, Area/km2, Average Amplitude of Variation/m, Water Storage Variation/100 Million m3. Data for the year 2018 is missing as it is not recorded in the statistical yearbook. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源：2015～2019年黄河水资源公报：   2015：http://www.yrcc.gov.cn/other/hhgb/2015szygb/index.html   2016：http://www.yrcc.gov.cn/other/hhgb/2016szygb/index.html   2017：http://www.yrcc.gov.cn/other/hhgb/2017szygb/index.htm   2019：http://www.yrcc.gov.cn/other/hhgb/2019szygb/index.html</w:t>
+        <w:t xml:space="preserve"> Data source: Bulletin of water resources of the Yellow River from 2015 to 2019：  2015： http://www.yrcc.gov.cn/other/hhgb/2015szygb/index.html  2016： http://www.yrcc.gov.cn/other/hhgb/2016szygb/index.html  2017： http://www.yrcc.gov.cn/other/hhgb/2017szygb/index.html  2019： http://www.yrcc.gov.cn/other/hhgb/2019szygb/index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过2015～2019年黄河水资源公报，人工采集相关数据成表格图片和矢量形式信息。</w:t>
+        <w:t xml:space="preserve"> Based on the Yellow River Water Resources Bulletins from 2015 to 2019, relevant data was manually collected and organized into both tabular image and vector format information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据制备过程和数据质量评估方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and compilation, strict measures for data quality control were implemented, accompanied by comprehensive data preparation procedures and methods for assessing data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">50.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:50.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">蓄水变量, 平均变幅, 上升区, 下降区, 相对稳定区</w:t>
+        <w:t xml:space="preserve">Theme:Water Storage Variation, Average Amplitude of Variation, Rising Area, Declining Area, Relatively Stable Area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域境内 </w:t>
+        <w:t xml:space="preserve">Place:In the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域地下水矿化度、水面蒸发量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1948.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data on Groundwater Salinity and Water Surface Evaporation in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1948.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>