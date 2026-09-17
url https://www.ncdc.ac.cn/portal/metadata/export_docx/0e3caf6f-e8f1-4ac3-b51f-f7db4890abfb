--- v0 (2026-05-04)
+++ v1 (2026-09-17)
@@ -1302,51 +1302,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">100.29</w:t>
+              <w:t xml:space="preserve">100.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1386,51 +1386,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">100.29</w:t>
+              <w:t xml:space="preserve">100.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>